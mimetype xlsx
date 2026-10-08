--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -305,77 +305,77 @@
   <x:si>
     <x:t>03/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tournage sur bois</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/12/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fabrication de bijoux en bois et autres matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>Sculpture bois</x:t>
@@ -419,114 +419,114 @@
   <x:si>
     <x:t>Ecole Supérieure d'Ebénisterie d'Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comprendre et réaliser des nichoirs pour oiseaux</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>CAP ébéniste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niveau CAP, BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ébénisterie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
-    <x:t>Niveau CAP, BEP</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP ébéniste</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
@@ -2208,409 +2208,409 @@
       <x:c r="K22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>643078</x:v>
+        <x:v>643077</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>643081</x:v>
+        <x:v>643084</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>643085</x:v>
+        <x:v>643076</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>643088</x:v>
+        <x:v>643079</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>643077</x:v>
+        <x:v>643078</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>643084</x:v>
+        <x:v>643081</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>643076</x:v>
+        <x:v>643085</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>643079</x:v>
+        <x:v>643088</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
@@ -3174,652 +3174,652 @@
         <x:v>113</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>548883</x:v>
+        <x:v>603210</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>124</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>607551</x:v>
+        <x:v>641860</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>603210</x:v>
+        <x:v>548883</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="H44" s="14" t="s"/>
+      <x:c r="H44" s="14" t="s">
+        <x:v>132</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>641860</x:v>
+        <x:v>607551</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>603209</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>548199</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>599849</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>607552</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>641861</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>552726</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>618915</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
@@ -4059,51 +4059,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>45096</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>556747</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -4230,159 +4230,159 @@
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>45591</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>556721</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>45591</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>595566</x:v>
+        <x:v>595567</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>45591</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>595567</x:v>
+        <x:v>595566</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>42698</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
@@ -4401,51 +4401,51 @@
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>627885</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>42698</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -4455,51 +4455,51 @@
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>627884</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37494</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>153</x:v>
@@ -4513,51 +4513,51 @@
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>556723</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37494</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -4570,161 +4570,161 @@
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>641305</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37494</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>599704</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37494</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>599705</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>