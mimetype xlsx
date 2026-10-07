--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -413,129 +413,129 @@
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne L'Argentière la Bessée - CFA Régional des Compagnons du Devoir Paca</x:t>
   </x:si>
   <x:si>
     <x:t>05120</x:t>
   </x:si>
   <x:si>
     <x:t>L'ARGENTIERE-LA-BESSEE</x:t>
   </x:si>
   <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP menuisier fabricant</x:t>
   </x:si>
   <x:si>
+    <x:t>LP A Beau de Rochas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA - LEA Louis Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA L Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>EREA de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>EREA Castel Bevons</x:t>
   </x:si>
   <x:si>
-    <x:t>LP A Beau de Rochas</x:t>
-[...17 lines deleted...]
-    <x:t>LES PENNES-MIRABEAU</x:t>
+    <x:t>Lycée polyvalent Vauvenargues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Menuisier fabricant</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>LP Domaine d'Eguilles</x:t>
   </x:si>
   <x:si>
     <x:t>84271</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
@@ -4338,676 +4338,674 @@
       <x:c r="S54" s="14" t="n">
         <x:v>603151</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>620930</x:v>
+        <x:v>631041</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>115</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>631041</x:v>
+        <x:v>620930</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>628094</x:v>
+        <x:v>548885</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>641990</x:v>
+        <x:v>628094</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>642035</x:v>
+        <x:v>641990</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>603145</x:v>
+        <x:v>642035</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>552882</x:v>
+        <x:v>603145</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>548272</x:v>
+        <x:v>552882</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>548368</x:v>
+        <x:v>548272</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>548418</x:v>
+        <x:v>548368</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>548885</x:v>
+        <x:v>548418</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>100</x:v>
@@ -5188,51 +5186,51 @@
       <x:c r="K69" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>596255</x:v>
+        <x:v>596263</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
@@ -5242,219 +5240,219 @@
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>596265</x:v>
+        <x:v>596257</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>596263</x:v>
+        <x:v>596258</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>596257</x:v>
+        <x:v>596255</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>596258</x:v>
+        <x:v>596265</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
@@ -5467,176 +5465,176 @@
       <x:c r="K74" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>596264</x:v>
+        <x:v>596256</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>543663</x:v>
+        <x:v>596264</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>75</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>596256</x:v>
+        <x:v>543663</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22404</x:v>
@@ -6079,51 +6077,51 @@
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>45096</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>595565</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6194,51 +6192,51 @@
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>45591</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>595567</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
@@ -6271,326 +6269,326 @@
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>595566</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>41842</x:v>
+        <x:v>37238</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>628121</x:v>
+        <x:v>548869</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37238</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>548869</x:v>
+        <x:v>548401</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>37238</x:v>
+        <x:v>41842</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>548401</x:v>
+        <x:v>628063</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41842</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>628063</x:v>
+        <x:v>628129</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41842</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>628129</x:v>
+        <x:v>628121</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41842</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>59</x:v>
@@ -6753,51 +6751,51 @@
       <x:c r="T96" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -6986,113 +6984,113 @@
       <x:c r="S100" s="14" t="n">
         <x:v>609701</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="I101" s="4" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q101" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="Q101" s="4" t="s">
+      <x:c r="R101" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>631040</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -7102,135 +7100,135 @@
       <x:c r="S102" s="14" t="n">
         <x:v>605510</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>594270</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>594273</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -7377,82 +7375,82 @@
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>620456</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>594271</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -7543,258 +7541,258 @@
       <x:c r="R110" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>643019</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>594272</x:v>
+        <x:v>594274</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>594277</x:v>
+        <x:v>594272</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>643018</x:v>
+        <x:v>594277</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>75</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>594274</x:v>
+        <x:v>643018</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37308</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -7881,90 +7879,90 @@
       <x:c r="S116" s="14" t="n">
         <x:v>547548</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41866</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="I117" s="4" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q117" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="Q117" s="4" t="s">
+      <x:c r="R117" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>631038</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41866</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -8106,75 +8104,75 @@
       <x:c r="S120" s="14" t="n">
         <x:v>643014</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41866</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>594251</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>41866</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
@@ -8244,162 +8242,162 @@
       <x:c r="J123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>595922</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>595923</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>595921</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41837</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
@@ -8436,81 +8434,81 @@
       <x:c r="R126" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>594215</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>41837</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>594218</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>41837</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">