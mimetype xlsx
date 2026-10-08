--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -443,65 +443,65 @@
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours simulation numérique et réalité virtuelle</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours innovation pour l'industrie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours innovation pour l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durables</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la mesure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Thermométrie</x:t>
@@ -560,78 +560,78 @@
   <x:si>
     <x:t>07/02/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EuroPlastics et composites option CO : conception outillage (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EuroPlastics et composites option CO : conception outillage</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS conception et réalisation en chaudronnerie industrielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chaudronnerie</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Professionnel Argensol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS conception et réalisation en chaudronnerie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>ABAQUS UNIFIE INITIATION</x:t>
   </x:si>
   <x:si>
     <x:t>Calcul élément fini</x:t>
   </x:si>
   <x:si>
     <x:t>Abaqus standard/explicit - initiation</x:t>
   </x:si>
@@ -2434,126 +2434,126 @@
       <x:c r="H24" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>602545</x:v>
+        <x:v>603839</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>554927</x:v>
+        <x:v>602545</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>114</x:v>
@@ -2564,57 +2564,57 @@
       <x:c r="K26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>509934</x:v>
+        <x:v>554927</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="U26" s="16" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -2624,54 +2624,54 @@
       <x:c r="K27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>603839</x:v>
+        <x:v>509934</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41582</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -2855,54 +2855,54 @@
       <x:c r="L31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>509935</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>41832</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>135</x:v>
@@ -2976,51 +2976,51 @@
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>556870</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41832</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -3208,51 +3208,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>547702</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
@@ -3264,108 +3264,111 @@
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>643591</x:v>
+        <x:v>623298</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>595773</x:v>
+        <x:v>623299</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
@@ -3377,111 +3380,108 @@
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>623298</x:v>
+        <x:v>643591</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>623299</x:v>
+        <x:v>595773</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>148</x:v>
@@ -3495,57 +3495,57 @@
       <x:c r="K42" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>547701</x:v>
+        <x:v>604337</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
@@ -3555,1032 +3555,1031 @@
       <x:c r="K43" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>604337</x:v>
+        <x:v>547701</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>156</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>595931</x:v>
+        <x:v>623296</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>623297</x:v>
+        <x:v>643590</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>147</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>643590</x:v>
+        <x:v>595931</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>623296</x:v>
+        <x:v>623297</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>605689</x:v>
+        <x:v>547817</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>550243</x:v>
+        <x:v>605690</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>547695</x:v>
+        <x:v>550242</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>547817</x:v>
+        <x:v>602312</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>605690</x:v>
+        <x:v>605689</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>550242</x:v>
+        <x:v>550243</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>167</x:v>
-[...1 lines deleted...]
-      <x:c r="H54" s="14" t="s"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>602312</x:v>
+        <x:v>547695</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="P55" s="0" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>588517</x:v>
+        <x:v>572450</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="P56" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="P56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>594144</x:v>
+        <x:v>588517</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>175</x:v>
-[...2 lines deleted...]
-        <x:v>176</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>620185</x:v>
+        <x:v>594144</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>167</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>572450</x:v>
+        <x:v>620185</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>23576</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>532881</x:v>
+        <x:v>532892</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>23576</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>532892</x:v>
+        <x:v>532881</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>25</x:v>