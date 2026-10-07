--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -650,89 +650,89 @@
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention sports équestres (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cefter Paca</x:t>
   </x:si>
   <x:si>
     <x:t>05110</x:t>
   </x:si>
   <x:si>
     <x:t>BARCILLONNETTE</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pôle de Formation Equestre Pierrelatte</x:t>
   </x:si>
   <x:si>
     <x:t>PFEP</x:t>
   </x:si>
   <x:si>
     <x:t>26700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/15/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Marceau Demelemester Management Equestre</x:t>
   </x:si>
   <x:si>
     <x:t>83310</x:t>
   </x:si>
   <x:si>
     <x:t>GRIMAUD</x:t>
   </x:si>
   <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention sports équestres</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Exploitant agricole, salarié agricole</x:t>
   </x:si>
   <x:si>
     <x:t>CEFTER - PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Pôle de formation équestre Pierrelatte site Saint-Martin-du-Crau</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention rugby à XV (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Rugby</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Ressources, d'Expertise et de Performance Sportives Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13098</x:t>
@@ -845,59 +845,59 @@
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention escalade en milieux naturels</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention canyonisme bi-qualification UC3-4</x:t>
   </x:si>
   <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/20/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CQP instructeur fitness option musculation et personal training</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale de la Culture Physique</x:t>
   </x:si>
   <x:si>
     <x:t>ENCP</x:t>
   </x:si>
   <x:si>
     <x:t>35000</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention canyonisme bi-qualification (UC3 + UC4)</x:t>
@@ -1214,62 +1214,62 @@
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>VOLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>VOLX</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP instructeur fitness option cours collectifs blocs de compétences BC01 - BC03 - BC04 - BC05</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP instructeur fitness option cours collectifs + CQP instructeur fitness option musculation et personal training</x:t>
   </x:si>
   <x:si>
     <x:t>Learn &amp; Fit - Genae Academy</x:t>
   </x:si>
   <x:si>
     <x:t>69500</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
@@ -1328,56 +1328,56 @@
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP animateur de loisir sportif option activités gymniques d'entretien et d'expression</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Régional Sports Pour Tous PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>EGUILLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>EGUILLES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>VALLAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>CQP animateur de loisir sportif option activités de randonnée de proximité et d'orientation</x:t>
   </x:si>
   <x:si>
     <x:t>APT</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP animateur de loisir sportif blocs de compétences BC03 - BC04 - BC05</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Régional de l'Union Francaise des Oeuvres Laïques d'Education Physique de Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UFOLEP PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
@@ -1499,54 +1499,54 @@
   <x:si>
     <x:t>AMS CROIX BLANCHE</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet national de sécurité et sauvetage aquatique (BNSSA)</x:t>
   </x:si>
   <x:si>
     <x:t>Le Grand Bleu</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention voile option B voile croisière / inshore blocs de compétences BC03 - BC04</x:t>
   </x:si>
   <x:si>
+    <x:t>08/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention voile option B voile croisière / inshore (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention voile option B voile croisière / inshore</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention voile option A voile légère / inshore (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention voile option A voile légère / inshore</x:t>
   </x:si>
   <x:si>
     <x:t>CVM</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
@@ -5151,153 +5151,153 @@
         <x:v>566351</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39573</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S44" s="14" t="n">
+        <x:v>607885</x:v>
+      </x:c>
+      <x:c r="T44" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="Q44" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39573</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>607885</x:v>
+        <x:v>588492</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39573</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>128</x:v>
@@ -5308,57 +5308,57 @@
       <x:c r="K46" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>566352</x:v>
+        <x:v>607890</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="U46" s="16" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39573</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -5368,107 +5368,107 @@
       <x:c r="K47" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>607890</x:v>
+        <x:v>566352</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39573</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>597607</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39573</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -5535,51 +5535,51 @@
       <x:c r="J50" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>592547</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36831</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -6396,94 +6396,88 @@
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>611584</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38891</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>15400</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>588136</x:v>
+        <x:v>579268</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38891</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
@@ -6498,114 +6492,120 @@
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>15400</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>579268</x:v>
+        <x:v>631138</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38891</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>15400</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>631138</x:v>
+        <x:v>588136</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38840</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
@@ -6614,111 +6614,111 @@
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>636876</x:v>
+        <x:v>608368</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38840</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>608368</x:v>
+        <x:v>636876</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
@@ -6796,54 +6796,54 @@
       <x:c r="L71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>588132</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="U71" s="4" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38840</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>128</x:v>
@@ -7033,54 +7033,54 @@
       <x:c r="L75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>590864</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38840</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="G76" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
@@ -7096,54 +7096,54 @@
       <x:c r="L76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>588172</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="U76" s="16" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38840</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -7153,54 +7153,54 @@
       <x:c r="L77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>605339</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="U77" s="4" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38840</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -7215,51 +7215,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>636878</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40036</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -7349,152 +7349,151 @@
       <x:c r="S80" s="14" t="n">
         <x:v>639847</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40036</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>607896</x:v>
+        <x:v>600164</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40036</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>600164</x:v>
+        <x:v>607896</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40036</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -10355,253 +10354,253 @@
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>640238</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>634352</x:v>
+        <x:v>624936</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>624936</x:v>
+        <x:v>637224</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>637224</x:v>
+        <x:v>618772</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>618772</x:v>
+        <x:v>634352</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
@@ -10839,51 +10838,51 @@
       <x:c r="M142" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>638615</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
@@ -11565,117 +11564,117 @@
       <x:c r="J155" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>625726</x:v>
+        <x:v>625725</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>625725</x:v>
+        <x:v>625726</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11685,51 +11684,51 @@
       <x:c r="M157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>625727</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -12085,51 +12084,51 @@
       <x:c r="M164" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>616940</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -12461,51 +12460,51 @@
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>588167</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
@@ -12687,162 +12686,162 @@
       <x:c r="M175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>636143</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>40425</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>629272</x:v>
+        <x:v>634207</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>40425</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>634207</x:v>
+        <x:v>629272</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>40425</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>128</x:v>
@@ -15046,274 +15045,274 @@
         <x:v>603923</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>607895</x:v>
+        <x:v>605485</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>605489</x:v>
+        <x:v>607912</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>605485</x:v>
+        <x:v>607895</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>607912</x:v>
+        <x:v>605489</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
@@ -17485,51 +17484,51 @@
       <x:c r="L258" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>624964</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37935</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
@@ -17801,214 +17800,214 @@
         <x:v>605469</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>607889</x:v>
+        <x:v>639820</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>639820</x:v>
+        <x:v>607904</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>607904</x:v>
+        <x:v>607889</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -18024,51 +18023,51 @@
       <x:c r="L267" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>583555</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -18129,222 +18128,222 @@
       <x:c r="J269" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>635280</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>592334</x:v>
+        <x:v>592335</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>592337</x:v>
+        <x:v>592334</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>592335</x:v>
+        <x:v>592337</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -19180,160 +19179,159 @@
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>643287</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>558</x:v>
-[...1 lines deleted...]
-      <x:c r="H288" s="14" t="s"/>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s">
+        <x:v>321</x:v>
+      </x:c>
       <x:c r="I288" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>620432</x:v>
+        <x:v>630922</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>320</x:v>
-[...2 lines deleted...]
-        <x:v>321</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>630922</x:v>
+        <x:v>620432</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -20478,51 +20476,51 @@
       <x:c r="L310" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>622916</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>41638</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
@@ -22142,152 +22140,151 @@
       <x:c r="S338" s="14" t="n">
         <x:v>566367</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>607881</x:v>
+        <x:v>626781</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>530</x:v>
-[...1 lines deleted...]
-      <x:c r="H340" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I340" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>626781</x:v>
+        <x:v>607881</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -22765,51 +22762,51 @@
       <x:c r="M349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>583576</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
@@ -24373,51 +24370,51 @@
       <x:c r="L377" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>566359</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>37414</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>127</x:v>
@@ -24590,51 +24587,51 @@
       <x:c r="I381" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>626575</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>