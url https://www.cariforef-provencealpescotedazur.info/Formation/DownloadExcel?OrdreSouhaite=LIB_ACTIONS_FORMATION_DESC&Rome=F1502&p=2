--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -227,99 +227,99 @@
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/16/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Monter, vérifier et utiliser des échafaudages roulants</x:t>
   </x:si>
   <x:si>
     <x:t>Btp France Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Échafaudage</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Monter, démonter, utiliser et réaliser la vérification journalière des échafaudages de pied - ECX037</x:t>
   </x:si>
   <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Montage, utilisation et démontage des échafaudages de pied (R408) - personnels travaillant sur les échafaudages + Montage, utilisation et démontage des échafaudages roulants (R457)</x:t>
   </x:si>
   <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
@@ -1542,100 +1542,100 @@
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>619328</x:v>
+        <x:v>619327</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>619327</x:v>
+        <x:v>619328</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>24</x:v>
@@ -1743,103 +1743,103 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>619322</x:v>
+        <x:v>632968</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>632968</x:v>
+        <x:v>619322</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>60</x:v>
@@ -1894,110 +1894,110 @@
       <x:c r="I19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>619336</x:v>
+        <x:v>627733</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="U19" s="4" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>627733</x:v>
+        <x:v>619336</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
@@ -2005,51 +2005,51 @@
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>619337</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
@@ -2104,51 +2104,51 @@
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>619338</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>75</x:v>
       </x:c>