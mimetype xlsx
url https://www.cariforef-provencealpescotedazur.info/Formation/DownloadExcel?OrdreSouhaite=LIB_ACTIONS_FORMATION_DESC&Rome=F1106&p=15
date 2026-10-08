--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -293,65 +293,65 @@
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel coordinateur BIM du bâtiment</x:t>
@@ -473,116 +473,116 @@
   <x:si>
     <x:t>Travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Recyclage - Préparer l'examen Autorisation d'Intervention à Proximité de Réseaux aériens et souterrains (AIPR) - opérateur - BAE011</x:t>
   </x:si>
   <x:si>
     <x:t>Préparer l'examen Autorisation d'Intervention à Proximité de Réseaux aériens et souterrains (AIPR) opérateur - BAE001</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/17/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Mise en œuvre des systèmes de ventilation dans les bâtiments existants (Renoperf)</x:t>
   </x:si>
   <x:si>
     <x:t>MaPrimeAdapt’ pour assistance à maîtrise d'ouvrage (AMO) : Diagnostiqueur accessibilité handicapés dans les ERP et les logements</x:t>
   </x:si>
   <x:si>
     <x:t>John Da Silveira - Jd Formation</x:t>
   </x:si>
   <x:si>
     <x:t>57350</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Handicapé , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Accessibilité bâtiment handicapé</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projets de construction (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>BTP conception organisation</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/28/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projets de construction (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projets BTP (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Conduite de Travaux</x:t>
   </x:si>
   <x:si>
     <x:t>ESCT</x:t>
   </x:si>
   <x:si>
     <x:t>93100</x:t>
@@ -719,86 +719,86 @@
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences pour l'ingénieur</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>13397</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Les clés d'une rénovation énergétique de qualité (Renoperf)</x:t>
   </x:si>
   <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SISTERON</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
-    <x:t>SISTERON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Isolation thermique des toitures par l’extérieur et fenêtres de toit (Renoperf)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur spécialisé en modélisation complexe des infrastructures de la construction, diplômé de l'institut supérieur du bâtiment et des travaux publics (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Institut Supérieur Bâtiment et TP</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur spécialisé en modélisation complexe des infrastructures de la construction, diplômé de l'institut supérieur du bâtiment et des travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus Supérieur de Marseille - ISBA TP </x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
@@ -1247,68 +1247,68 @@
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie civil-construction durable parcours travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie civil-construction durable parcours travaux bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>BTS travaux publics (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>MALLEMORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Diderot</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Professionnel Golf Hôtel</x:t>
   </x:si>
   <x:si>
-    <x:t>MALLEMORT</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lycée Professionnel La Floride</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BTS systèmes constructifs bois et habitat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
@@ -1331,72 +1331,72 @@
   <x:si>
     <x:t>LP Alpes et Durance</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management économique de la construction (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Métré spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management économique de la construction</x:t>
   </x:si>
   <x:si>
     <x:t>BTS fluides-énergies-domotique option C domotique et bâtiment communicants (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Immotique</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Professionnel Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
+    <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Galliéni</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>BTS fluides-énergies-domotique option C domotique et bâtiment communicants</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P G de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04990</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX 9</x:t>
   </x:si>
   <x:si>
     <x:t>BTS fluides-énergies-domotique option B froid et conditionnement d'air (Apprentissage)</x:t>
   </x:si>
@@ -2700,57 +2700,57 @@
       <x:c r="K13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>642441</x:v>
+        <x:v>588258</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="U13" s="4" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
@@ -2759,111 +2759,111 @@
       <x:c r="K14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>599537</x:v>
+        <x:v>642441</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>588258</x:v>
+        <x:v>599537</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
@@ -3170,51 +3170,51 @@
       <x:c r="L21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>583879</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>34886</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
@@ -3743,51 +3743,51 @@
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>639073</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
@@ -3796,51 +3796,51 @@
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>639072</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>48</x:v>
@@ -4043,153 +4043,153 @@
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>619290</x:v>
+        <x:v>619289</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>619289</x:v>
+        <x:v>643731</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>643731</x:v>
+        <x:v>619290</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>121</x:v>
@@ -4204,51 +4204,51 @@
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>639074</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
@@ -4306,51 +4306,51 @@
       <x:c r="K42" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>600216</x:v>
+        <x:v>549324</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38930</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -4363,57 +4363,57 @@
       <x:c r="K43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>549324</x:v>
+        <x:v>600216</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="U43" s="4" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38930</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
@@ -4539,51 +4539,51 @@
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>639062</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -4849,156 +4849,156 @@
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>635895</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>42597</x:v>
+        <x:v>40054</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>635894</x:v>
+        <x:v>582033</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>40054</x:v>
+        <x:v>42597</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>582033</x:v>
+        <x:v>635894</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>191</x:v>
@@ -5234,51 +5234,51 @@
       <x:c r="J58" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>592031</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -5291,682 +5291,682 @@
       <x:c r="K59" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>592028</x:v>
+        <x:v>592030</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>592029</x:v>
+        <x:v>592028</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>592032</x:v>
+        <x:v>592029</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>592030</x:v>
+        <x:v>592032</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>639030</x:v>
+        <x:v>639035</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>639032</x:v>
+        <x:v>639036</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>639035</x:v>
+        <x:v>639030</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>639029</x:v>
+        <x:v>639032</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>639041</x:v>
+        <x:v>639029</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>639042</x:v>
+        <x:v>639041</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>639034</x:v>
+        <x:v>639042</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>639036</x:v>
+        <x:v>639034</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>639075</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41018</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -6301,100 +6301,100 @@
         <x:v>215</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>44587</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>630006</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>44587</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>629481</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -6463,51 +6463,51 @@
       <x:c r="M81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>44587</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>630008</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38774</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
@@ -7157,51 +7157,51 @@
       <x:c r="J93" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>543394</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39555</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -7218,51 +7218,51 @@
       <x:c r="J94" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>550435</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38343</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -7775,51 +7775,51 @@
       <x:c r="J104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>616707</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -8055,51 +8055,51 @@
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>642102</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>42415</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -8347,51 +8347,51 @@
       <x:c r="J114" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>602338</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -8634,177 +8634,179 @@
       <x:c r="K119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>578605</x:v>
+        <x:v>615684</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E120" s="14" t="s"/>
+      <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>638853</x:v>
+        <x:v>578605</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
+      <x:c r="E121" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>615684</x:v>
+        <x:v>638853</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
@@ -9762,335 +9764,335 @@
       <x:c r="S138" s="14" t="n">
         <x:v>616038</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="Q139" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="R139" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="Q139" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>607805</x:v>
+        <x:v>550406</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>550406</x:v>
+        <x:v>611236</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>611236</x:v>
+        <x:v>602122</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>611318</x:v>
+        <x:v>607805</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>602122</x:v>
+        <x:v>608244</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>172</x:v>
@@ -10101,163 +10103,163 @@
       <x:c r="K144" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>608244</x:v>
+        <x:v>556422</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>556422</x:v>
+        <x:v>611318</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H146" s="14" t="s">
+      <x:c r="I146" s="16" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>547722</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
@@ -10273,51 +10275,51 @@
       <x:c r="H147" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>556423</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
@@ -10535,81 +10537,81 @@
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>554765</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H152" s="14" t="s">
+      <x:c r="I152" s="16" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>609816</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
@@ -10639,159 +10641,160 @@
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>606261</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>394</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>543660</x:v>
+        <x:v>596921</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>596921</x:v>
+        <x:v>543660</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
@@ -11025,232 +11028,232 @@
       <x:c r="K160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>22294</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>642125</x:v>
+        <x:v>625605</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>22294</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>625605</x:v>
+        <x:v>642125</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>35802</x:v>
+        <x:v>41826</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>556367</x:v>
+        <x:v>615091</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>41826</x:v>
+        <x:v>35802</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>615091</x:v>
+        <x:v>556367</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>82</x:v>
@@ -11285,199 +11288,199 @@
       <x:c r="S164" s="14" t="n">
         <x:v>609216</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H165" s="0" t="s">
+      <x:c r="I165" s="4" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>547712</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H166" s="14" t="s">
+      <x:c r="I166" s="16" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>615097</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H167" s="0" t="s">
+      <x:c r="I167" s="4" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>642574</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
@@ -11677,389 +11680,394 @@
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>627908</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>394</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>642575</x:v>
+        <x:v>596030</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>596030</x:v>
+        <x:v>642575</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>556360</x:v>
+        <x:v>547561</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="Q175" s="4" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="R175" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="Q175" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>605952</x:v>
+        <x:v>556360</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>556362</x:v>
+        <x:v>608160</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H177" s="0" t="s">
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>547561</x:v>
+        <x:v>556735</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>170</x:v>
@@ -12067,232 +12075,229 @@
       <x:c r="H178" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>608160</x:v>
+        <x:v>556364</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>394</x:v>
-[...2 lines deleted...]
-        <x:v>395</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>556735</x:v>
+        <x:v>605952</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>556364</x:v>
+        <x:v>556362</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H181" s="0" t="s">
+      <x:c r="I181" s="4" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>611277</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
@@ -12309,51 +12314,51 @@
       <x:c r="H182" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>607799</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
@@ -12553,147 +12558,147 @@
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>564384</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>595935</x:v>
+        <x:v>642122</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H188" s="14" t="s">
+      <x:c r="I188" s="16" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>564385</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
@@ -12709,51 +12714,51 @@
       <x:c r="J189" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>606237</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
@@ -12825,51 +12830,51 @@
       <x:c r="J191" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>564377</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
@@ -12906,206 +12911,207 @@
       <x:c r="R192" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>595936</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>642122</x:v>
+        <x:v>564382</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>606235</x:v>
+        <x:v>595935</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>564382</x:v>
+        <x:v>606235</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>191</x:v>
@@ -13140,78 +13146,78 @@
       <x:c r="S196" s="14" t="n">
         <x:v>550268</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H197" s="0" t="s">
+      <x:c r="I197" s="4" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>611241</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
@@ -13261,140 +13267,140 @@
       <x:c r="S198" s="14" t="n">
         <x:v>605697</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H199" s="0" t="s">
+      <x:c r="I199" s="4" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>547704</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H200" s="14" t="s">
+      <x:c r="I200" s="16" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>564400</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
@@ -13433,81 +13439,81 @@
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>595933</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H202" s="14" t="s">
+      <x:c r="I202" s="16" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>609815</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
@@ -13573,363 +13579,363 @@
         <x:v>405</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>605938</x:v>
+        <x:v>547560</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>394</x:v>
-[...2 lines deleted...]
-        <x:v>395</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>547703</x:v>
+        <x:v>564868</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>564868</x:v>
+        <x:v>605938</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>547560</x:v>
+        <x:v>611234</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>611234</x:v>
+        <x:v>602822</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>602822</x:v>
+        <x:v>547703</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>199</x:v>
@@ -13994,339 +14000,338 @@
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>564393</x:v>
+        <x:v>642123</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>156</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>595920</x:v>
+        <x:v>564393</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>595918</x:v>
+        <x:v>595920</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>595919</x:v>
+        <x:v>595918</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>394</x:v>
-[...2 lines deleted...]
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>564392</x:v>
+        <x:v>595919</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>405</x:v>
-[...1 lines deleted...]
-      <x:c r="H216" s="14" t="s"/>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s">
+        <x:v>394</x:v>
+      </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>642123</x:v>
+        <x:v>564392</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14353,81 +14358,81 @@
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>564395</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H218" s="14" t="s">
+      <x:c r="I218" s="16" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>609811</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>42303</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
@@ -14446,51 +14451,51 @@
       <x:c r="J219" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>632241</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
@@ -14557,95 +14562,95 @@
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>642138</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>643732</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>125</x:v>
@@ -15058,51 +15063,51 @@
       <x:c r="I231" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>616269</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>