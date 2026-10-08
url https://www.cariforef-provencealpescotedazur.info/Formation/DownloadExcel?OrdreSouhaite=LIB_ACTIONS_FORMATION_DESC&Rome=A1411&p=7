--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -395,65 +395,65 @@
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>Legta de Gap - Lycée Agricole des Hautes Alpes Les Emeyères</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pierre Le Roy de Boiseaumarié - Château Mongin (Lycée Professionnel Agricole et Viticole d'Orange)</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CAP agricole métiers de l'agriculture</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPA La Ricarde</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>MFREO</x:t>
   </x:si>
   <x:si>
     <x:t>84600</x:t>
@@ -497,83 +497,83 @@
   <x:si>
     <x:t>CARMEJANE-LE CHAFFAUT</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable d'entreprise agricole (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>LEGTA</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement agriculture</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre|Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>formation entièrement à distance</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 8e</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BP option responsable d'entreprise agricole (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale pour la Formation et le Perfectionnement des Agriculteurs des Hautes Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable d'entreprise agricole - Apiculture, maraîchage, viticulture, horticulture</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>CFPPA</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
@@ -635,57 +635,57 @@
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ADFPA 05</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro conduite et gestion de l'entreprise agricole (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion exploitation agricole</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro conduite et gestion de l'entreprise agricole</x:t>
   </x:si>
   <x:si>
+    <x:t>Campus Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Provence Verte</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -3238,145 +3238,147 @@
         <x:v>549891</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>554259</x:v>
+        <x:v>605885</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>605885</x:v>
+        <x:v>605887</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>76</x:v>
@@ -3384,181 +3386,179 @@
       <x:c r="H38" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="Q38" s="16" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="R38" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="Q38" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>605887</x:v>
+        <x:v>549890</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>549890</x:v>
+        <x:v>549892</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>549892</x:v>
+        <x:v>554259</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -4304,292 +4304,292 @@
       <x:c r="J54" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>632281</x:v>
+        <x:v>634497</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>615318</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>615326</x:v>
+        <x:v>632281</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>633871</x:v>
+        <x:v>615326</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="S58" s="14" t="n">
+        <x:v>633871</x:v>
+      </x:c>
+      <x:c r="T58" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="S58" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T58" s="16" t="s">
+      <x:c r="U58" s="16" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -4599,233 +4599,233 @@
       <x:c r="K59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>549796</x:v>
+        <x:v>606808</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>605818</x:v>
+        <x:v>555700</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>549860</x:v>
+        <x:v>549799</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>606808</x:v>
+        <x:v>605816</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -4841,172 +4841,172 @@
       <x:c r="K63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>555700</x:v>
+        <x:v>605819</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>549799</x:v>
+        <x:v>549796</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>605816</x:v>
+        <x:v>605818</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>76</x:v>
@@ -5014,117 +5014,117 @@
       <x:c r="H66" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>605819</x:v>
+        <x:v>549860</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>605821</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -5292,84 +5292,84 @@
       <x:c r="T70" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="Q71" s="4" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="R71" s="0" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>583517</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -5559,66 +5559,66 @@
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>638844</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -6086,153 +6086,153 @@
         <x:v>549027</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>555718</x:v>
+        <x:v>600439</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>600439</x:v>
+        <x:v>605790</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>78</x:v>
@@ -6243,57 +6243,57 @@
       <x:c r="K86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>605790</x:v>
+        <x:v>555718</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6375,306 +6375,306 @@
       <x:c r="R88" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>596657</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>596660</x:v>
+        <x:v>596654</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>596654</x:v>
+        <x:v>596658</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>596658</x:v>
+        <x:v>596659</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>596659</x:v>
+        <x:v>596655</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>596655</x:v>
+        <x:v>596660</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 