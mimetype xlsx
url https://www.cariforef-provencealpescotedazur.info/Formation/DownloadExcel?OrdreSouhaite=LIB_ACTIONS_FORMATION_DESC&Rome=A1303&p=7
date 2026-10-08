--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -776,164 +776,164 @@
   <x:si>
     <x:t>CARMEJANE-LE CHAFFAUT</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
+    <x:t>LP les Chênes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPA des calanques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée F Pétrarque</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>LA L Giraud</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
-    <x:t>CARPENTRAS</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Lycée Professionnel Agricole</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>LA Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Vert d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06602</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>LA Fontlongue</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Chef de projet environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Protection milieu naturel</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet environnement</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA ACS'AGRI : analyse, conduite et stratégie de l'entreprise agricole option transition agricole dans les territoires métropolitains (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LE CHAFFAUT-SAINT-JURSON</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
   </x:si>
   <x:si>
-    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA ACS'AGRI : analyse, conduite et stratégie de l'entreprise agricole option transition agricole dans les territoires métropolitains</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor of Science gestion et valorisation naturaliste</x:t>
   </x:si>
   <x:si>
     <x:t>École de gestion et de protection de la nature</x:t>
   </x:si>
   <x:si>
     <x:t>Management environnemental</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
@@ -1046,207 +1046,207 @@
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Jean Lurçat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée L Pasquet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée polyvalent Jean Lurçat</x:t>
-[...20 lines deleted...]
-    <x:t>ARLES</x:t>
+    <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Rouvière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Vauvenargues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Rempart-Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Val d'Argens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE MUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P G de Gennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS CEDEX 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Alphonse Benoît</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>13691</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P et M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
-  </x:si>
-[...67 lines deleted...]
-    <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -4707,139 +4707,139 @@
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>592805</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40979</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>12252</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>592806</x:v>
+        <x:v>592804</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40979</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12252</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>592804</x:v>
+        <x:v>592806</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>165</x:v>
@@ -5924,211 +5924,211 @@
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>21059</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>594574</x:v>
+        <x:v>594575</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>21059</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>594577</x:v>
+        <x:v>594578</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>21059</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>594575</x:v>
+        <x:v>594574</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>21059</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>594578</x:v>
+        <x:v>594577</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>247</x:v>
@@ -6239,100 +6239,100 @@
       <x:c r="K82" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>21059</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>594573</x:v>
+        <x:v>594570</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21059</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>594570</x:v>
+        <x:v>594573</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38593</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>47</x:v>
@@ -6484,415 +6484,415 @@
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="H87" s="0" t="s">
+      <x:c r="I87" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="I87" s="4" t="s">
+      <x:c r="J87" s="0" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>549868</x:v>
+        <x:v>605497</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="H88" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>558679</x:v>
+        <x:v>549868</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>605497</x:v>
+        <x:v>558679</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>599636</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="J91" s="0" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>549867</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="J92" s="14" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>605827</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -6900,253 +6900,253 @@
         <x:v>546877</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>554250</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="J95" s="0" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>605828</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="R96" s="14" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>592188</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>592187</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -7371,100 +7371,100 @@
       <x:c r="J102" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>594410</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>594414</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
@@ -8123,959 +8123,959 @@
       <x:c r="K116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>594408</x:v>
+        <x:v>594412</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>594418</x:v>
+        <x:v>594415</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="Q118" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="Q118" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>594420</x:v>
+        <x:v>594425</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>594412</x:v>
+        <x:v>594408</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>594415</x:v>
+        <x:v>594418</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>594425</x:v>
+        <x:v>594420</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>594413</x:v>
+        <x:v>594411</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>594416</x:v>
+        <x:v>594393</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>594419</x:v>
+        <x:v>594398</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="Q125" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="Q125" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>594423</x:v>
+        <x:v>594406</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="R126" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="R126" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>594426</x:v>
+        <x:v>594409</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="I127" s="4" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="R127" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="R127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>594411</x:v>
+        <x:v>594421</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="Q128" s="16" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="R128" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="Q128" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>594393</x:v>
+        <x:v>594400</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>594398</x:v>
+        <x:v>594403</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="Q130" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="Q130" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>594400</x:v>
+        <x:v>594413</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="Q131" s="4" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="R131" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="Q131" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>594403</x:v>
+        <x:v>594416</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="Q132" s="16" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="R132" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="Q132" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>594406</x:v>
+        <x:v>594419</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="I133" s="4" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>594409</x:v>
+        <x:v>594423</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>376</x:v>
@@ -9086,51 +9086,51 @@
       <x:c r="K134" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>594421</x:v>
+        <x:v>594426</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>287</x:v>