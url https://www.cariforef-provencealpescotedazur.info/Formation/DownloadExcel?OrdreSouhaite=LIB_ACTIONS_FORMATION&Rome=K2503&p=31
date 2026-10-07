--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -824,65 +824,65 @@
   <x:si>
     <x:t>Avenir Services Formation - Elythe</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Format.co</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/26/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Agent de prévention et de sécurité (MAC APS)</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
@@ -908,113 +908,113 @@
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hse Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité + Service de sécurité incendie et d'assistance aux personnes de niveau 1 (SSIAP 1) - diplôme d'agent de service + habilitations électriques H0 - B0</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité + Service de sécurité incendie et d'assistance aux personnes de niveau 1 (SSIAP 1) - diplôme d'agent de service + habilitations électrriques H0 - B0</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité modules SSIAP 1, vidéosurveillance, habilitation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
+    <x:t>12/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Pays d'Arles</x:t>
   </x:si>
   <x:si>
     <x:t>13633</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/22/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Agent de protection des personnes</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Protection rapprochée</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de protection des personnes (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de protection physique des personnes</x:t>
   </x:si>
   <x:si>
+    <x:t>01/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/19/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de protection physique des personnes renforcé armé en catégorie B et D</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe 9 Academy</x:t>
   </x:si>
   <x:si>
     <x:t>G9</x:t>
   </x:si>
   <x:si>
     <x:t>83440</x:t>
@@ -1079,125 +1079,125 @@
   <x:si>
     <x:t>Agent de sécurité renforcé armé de catégorie D</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Armement</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de sécurité renforcé armé de catégorie D - Mise à jour des compétences (MAC)</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de Service de Sécurité Incendie et d'Assistance à Personnes - Module Complémentaire SSIAP 1</x:t>
   </x:si>
   <x:si>
+    <x:t>02/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/24/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Agent de sûreté aéroportuaire</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité aérienne</x:t>
   </x:si>
   <x:si>
     <x:t>Icts France Training - Antenne Vitrolles</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de surveillance renforcée avec armes de catégorie D</x:t>
   </x:si>
   <x:si>
     <x:t>Agent en protection physique des personnes</x:t>
   </x:si>
   <x:si>
     <x:t>Agent privé de prévention et de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Azs Formation - Azs School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent privé de protection de personnes</x:t>
   </x:si>
   <x:si>
     <x:t>Ajout ou Remplacement de chien sur la carte professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>APS - Surveillance humaine ou gardiennage (avec SST MAC) - Recyclage</x:t>
   </x:si>
   <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Abg Formation Conseil</x:t>
   </x:si>
   <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/06/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>APS - Surveillance humaine ou gardiennage (sans SST MAC) - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Attestation de formation des agents des entreprises de protection privée de navires</x:t>
   </x:si>
   <x:si>
     <x:t>Oropex</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro métiers de la sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent P Arène</x:t>
@@ -1238,68 +1238,68 @@
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>LPTR de L'Estaque</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Raynaud</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Ste J d'Arc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Ste J d'Arc</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bac pro métiers de la sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP Agent technique de prévention et de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
@@ -1535,71 +1535,71 @@
   <x:si>
     <x:t>Sécurité incendie</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur d'entreprises de sécurité privée</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>Jpm Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion centre profit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Handicapé , Particulier, individuel , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Jpm Conseil</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Educateur comportementaliste canin</x:t>
   </x:si>
   <x:si>
     <x:t>Education Canine Trets</x:t>
   </x:si>
   <x:si>
     <x:t>ECT</x:t>
   </x:si>
   <x:si>
     <x:t>83119</x:t>
   </x:si>
   <x:si>
     <x:t>TRETS</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Zoopro</x:t>
@@ -1694,222 +1694,222 @@
   <x:si>
     <x:t>Responsable d'entreprise de sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Service de sécurité incendie et d'assistance aux personnes de niveau 1 (SSIAP 1) - diplôme d'agent de service +  Agent de prévention et de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Service de sécurité incendie et d'assistance aux personnes de niveau 1 (SSIAP 1) - diplôme d'agent de service + Habilitation électrique BS + Agent de prévention et de sécurité + Certificat de sauveteur-secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Surveillance humaine ou gardiennage - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle)</x:t>
   </x:si>
   <x:si>
+    <x:t>02/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/23/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/10/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ei Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel agent de sûreté et de sécurité privée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité transport</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surveillance humaine ou gardiennage - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle) + GPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surveillance humaine ou gardiennage - Maintien et actualisation des compétences (MAC) + MAC SST (Renouvellement carte professionnelle)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien opérationnel de protection rapprochée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel agent de sûreté et de sécurité privée (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel opérateur en vidéoprotection et en télésurveillance</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
-  </x:si>
-[...76 lines deleted...]
-    <x:t>05/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel opérateur en vidéoprotection et en télésurveillance + Agent de prévention et de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Vidéoprotection - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle)</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -5157,207 +5157,207 @@
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>602268</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>197</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>613251</x:v>
+        <x:v>608238</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>41394</x:v>
+        <x:v>36648</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>643349</x:v>
+        <x:v>613251</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>36648</x:v>
+        <x:v>41394</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>608238</x:v>
+        <x:v>643349</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5553,490 +5553,490 @@
       <x:c r="R56" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>606640</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>632457</x:v>
+        <x:v>636281</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>209</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>636281</x:v>
+        <x:v>611658</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>208</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>611658</x:v>
+        <x:v>635532</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="H60" s="14" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>635532</x:v>
+        <x:v>611082</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>611082</x:v>
+        <x:v>633071</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>633071</x:v>
+        <x:v>633209</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>36648</x:v>
+        <x:v>41394</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>633209</x:v>
+        <x:v>632923</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>41394</x:v>
+        <x:v>36648</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>632923</x:v>
+        <x:v>632457</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -7379,418 +7379,419 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>637540</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>634768</x:v>
+        <x:v>634350</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G88" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>634374</x:v>
+        <x:v>634351</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>636505</x:v>
+        <x:v>636510</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G90" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>636507</x:v>
+        <x:v>634768</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>636509</x:v>
+        <x:v>634374</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G92" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>636514</x:v>
+        <x:v>636505</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -7800,186 +7801,186 @@
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>634350</x:v>
+        <x:v>636507</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G94" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>634351</x:v>
+        <x:v>636509</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>636510</x:v>
+        <x:v>636514</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G96" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -8120,51 +8121,51 @@
       <x:c r="M98" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>628674</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41394</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8943,385 +8944,386 @@
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>635169</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>36648</x:v>
+        <x:v>41394</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>42811</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>638638</x:v>
+        <x:v>633046</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>42811</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>638340</x:v>
+        <x:v>638638</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>41394</x:v>
+        <x:v>36648</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>633046</x:v>
+        <x:v>638340</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>36648</x:v>
+        <x:v>41394</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>635811</x:v>
+        <x:v>643357</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>585837</x:v>
+        <x:v>635811</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>41394</x:v>
+        <x:v>36648</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>132</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>643357</x:v>
+        <x:v>585837</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9606,357 +9608,357 @@
       <x:c r="H124" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>632743</x:v>
+        <x:v>632742</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>632744</x:v>
+        <x:v>632743</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G126" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>632742</x:v>
+        <x:v>632744</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39841</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>630550</x:v>
+        <x:v>630235</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39841</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>640754</x:v>
+        <x:v>630550</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39841</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>630235</x:v>
+        <x:v>640754</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39841</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
@@ -9986,90 +9988,90 @@
       <x:c r="R130" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>607839</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38002</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>636279</x:v>
+        <x:v>609283</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38002</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
@@ -10082,105 +10084,105 @@
       <x:c r="M132" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>597764</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38002</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>609283</x:v>
+        <x:v>636279</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38002</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
@@ -10466,51 +10468,51 @@
       <x:c r="L139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>636276</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39086</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
@@ -11193,212 +11195,212 @@
       <x:c r="K152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>643542</x:v>
+        <x:v>643540</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>643540</x:v>
+        <x:v>643552</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>643552</x:v>
+        <x:v>643542</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40278</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>31814</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>608228</x:v>
+        <x:v>608233</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40278</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
@@ -11408,225 +11410,225 @@
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>31814</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>608230</x:v>
+        <x:v>608228</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>40278</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>31814</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>608231</x:v>
+        <x:v>608230</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>40278</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>31814</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>608232</x:v>
+        <x:v>608231</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>40278</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>31814</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>608233</x:v>
+        <x:v>608232</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41396</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
@@ -11944,135 +11946,135 @@
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>36301</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>570699</x:v>
+        <x:v>570667</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>36301</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>570667</x:v>
+        <x:v>570699</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
@@ -12097,556 +12099,553 @@
         <x:v>111</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>586076</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>634526</x:v>
+        <x:v>613548</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>613548</x:v>
+        <x:v>613549</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>613549</x:v>
+        <x:v>613551</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="H172" s="14" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>613551</x:v>
+        <x:v>626371</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>626371</x:v>
+        <x:v>634527</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>634527</x:v>
+        <x:v>634528</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>634528</x:v>
+        <x:v>626372</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>613553</x:v>
+        <x:v>585294</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>626372</x:v>
+        <x:v>634526</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>607998</x:v>
+        <x:v>613553</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>41</x:v>
@@ -12666,83 +12665,85 @@
       <x:c r="R179" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>613552</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="H180" s="14" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H180" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>585294</x:v>
+        <x:v>607998</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>106</x:v>
@@ -12860,51 +12861,51 @@
       <x:c r="M183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>642590</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
@@ -13405,51 +13406,51 @@
       <x:c r="K193" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42803</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>595113</x:v>
+        <x:v>595115</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39133</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
@@ -13462,51 +13463,51 @@
       <x:c r="K194" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42803</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>595115</x:v>
+        <x:v>595113</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>39133</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
@@ -13919,51 +13920,51 @@
       <x:c r="L202" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>617131</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38227</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -13973,57 +13974,57 @@
       <x:c r="K203" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>624137</x:v>
+        <x:v>624136</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38227</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -14032,57 +14033,57 @@
       <x:c r="K204" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>624136</x:v>
+        <x:v>624137</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38227</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -14341,157 +14342,157 @@
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>556778</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>367</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>595131</x:v>
+        <x:v>629320</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>629320</x:v>
+        <x:v>595131</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -15480,51 +15481,51 @@
       <x:c r="M229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>549080</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
@@ -15557,265 +15558,265 @@
       <x:c r="S230" s="14" t="n">
         <x:v>607768</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>601753</x:v>
+        <x:v>607833</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>611320</x:v>
+        <x:v>601753</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>544950</x:v>
+        <x:v>611320</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>607833</x:v>
+        <x:v>544950</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -16730,51 +16731,51 @@
       <x:c r="M251" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>635023</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17217,51 +17218,51 @@
       <x:c r="M260" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>619901</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
@@ -17274,51 +17275,51 @@
       <x:c r="M261" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>617945</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -17331,51 +17332,51 @@
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>632223</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -17512,433 +17513,432 @@
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>585303</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>41991</x:v>
+        <x:v>38895</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>626162</x:v>
+        <x:v>621791</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>38895</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>621791</x:v>
+        <x:v>608276</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>608276</x:v>
+        <x:v>608278</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>608278</x:v>
+        <x:v>608272</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="H270" s="14" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H270" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="I270" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>608272</x:v>
+        <x:v>623980</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>132</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>623980</x:v>
+        <x:v>642334</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>40385</x:v>
+        <x:v>41991</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>642334</x:v>
+        <x:v>626162</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -19085,51 +19085,51 @@
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>639535</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>37737</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
@@ -19141,51 +19141,51 @@
       <x:c r="L296" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42801</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>623957</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>37737</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -19198,51 +19198,51 @@
       <x:c r="L297" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42801</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>623961</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>37737</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
@@ -19801,111 +19801,111 @@
       <x:c r="K308" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>638625</x:v>
+        <x:v>634963</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>634963</x:v>
+        <x:v>638625</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19918,406 +19918,406 @@
       <x:c r="M310" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>635686</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>630925</x:v>
+        <x:v>637716</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>622584</x:v>
+        <x:v>637719</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>622601</x:v>
+        <x:v>637730</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>637716</x:v>
+        <x:v>622584</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>637719</x:v>
+        <x:v>622601</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>637730</x:v>
+        <x:v>630925</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>616926</x:v>
+        <x:v>622582</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
@@ -20369,363 +20369,363 @@
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>616925</x:v>
+        <x:v>616926</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>586715</x:v>
+        <x:v>622602</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>586717</x:v>
+        <x:v>637720</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>616924</x:v>
+        <x:v>637723</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>637720</x:v>
+        <x:v>616925</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>637723</x:v>
+        <x:v>586715</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>622602</x:v>
+        <x:v>586717</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
@@ -20747,393 +20747,393 @@
         <x:v>96</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>586714</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>585308</x:v>
+        <x:v>637267</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>622582</x:v>
+        <x:v>637270</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>637234</x:v>
+        <x:v>637276</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>637236</x:v>
+        <x:v>637234</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>637267</x:v>
+        <x:v>637236</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>637270</x:v>
+        <x:v>585308</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>637276</x:v>
+        <x:v>616924</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
@@ -21142,51 +21142,51 @@
       <x:c r="M334" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>637262</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>41</x:v>
@@ -21601,51 +21601,51 @@
       <x:c r="L343" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>637718</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -21705,51 +21705,51 @@
       <x:c r="L345" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>622600</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
@@ -21980,149 +21980,150 @@
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>613285</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>540</x:v>
-[...1 lines deleted...]
-      <x:c r="C351" s="3" t="s"/>
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C351" s="3" t="n">
+        <x:v>40298</x:v>
+      </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="J351" s="0" t="s">
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>31875</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>637717</x:v>
+        <x:v>600745</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>571</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>42801</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>608528</x:v>
+        <x:v>637717</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="U352" s="16" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>41</x:v>
@@ -22430,54 +22431,54 @@
       <x:c r="L359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>637237</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
@@ -22937,314 +22938,314 @@
       <x:c r="K369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>637381</x:v>
+        <x:v>586801</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>637382</x:v>
+        <x:v>637381</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>637422</x:v>
+        <x:v>637382</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>586802</x:v>
+        <x:v>637422</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>637433</x:v>
+        <x:v>586802</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>586801</x:v>
+        <x:v>637433</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>41</x:v>
@@ -23351,51 +23352,51 @@
       <x:c r="M377" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>637427</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
@@ -23506,51 +23507,51 @@
       <x:c r="M380" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>637436</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>41</x:v>
@@ -23608,51 +23609,51 @@
       <x:c r="M382" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>637431</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>41</x:v>
@@ -23824,279 +23825,281 @@
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>614016</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>40298</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>31875</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>625481</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>40298</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>31875</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>615201</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>40298</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
+      <x:c r="E389" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>31875</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>600745</x:v>
+        <x:v>601047</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>292</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>40298</x:v>
+        <x:v>37879</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
-      <x:c r="E390" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>31875</x:v>
+        <x:v>42801</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>601047</x:v>
+        <x:v>608528</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>37879</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>41</x:v>
@@ -24109,162 +24112,162 @@
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>626505</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>37879</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42801</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>608532</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>37879</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>42801</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>608530</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>37879</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
@@ -24277,51 +24280,51 @@
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>608531</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>37879</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42801</x:v>