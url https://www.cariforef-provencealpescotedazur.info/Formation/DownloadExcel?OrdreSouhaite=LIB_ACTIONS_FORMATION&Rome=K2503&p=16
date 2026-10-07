--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -590,71 +590,71 @@
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFPST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/25/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Azur Pro Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Anaris Consulting - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
@@ -686,59 +686,59 @@
   <x:si>
     <x:t>Alpes Formations Conseils</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/05/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Centre de Formation d'Incendie et de Sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>CFIS</x:t>
   </x:si>
   <x:si>
     <x:t>84270</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
@@ -821,59 +821,59 @@
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir Services Formation - Elythe</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Format.co</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/26/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité (MAC APS)</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027 00:00:00</x:t>
@@ -908,62 +908,62 @@
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hse Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité + Service de sécurité incendie et d'assistance aux personnes de niveau 1 (SSIAP 1) - diplôme d'agent de service + habilitations électriques H0 - B0</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité + Service de sécurité incendie et d'assistance aux personnes de niveau 1 (SSIAP 1) - diplôme d'agent de service + habilitations électrriques H0 - B0</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité modules SSIAP 1, vidéosurveillance, habilitation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Pays d'Arles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie du Pays d'Arles</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Agent de protection des personnes</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Protection rapprochée</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
@@ -1532,65 +1532,65 @@
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité incendie</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur d'entreprises de sécurité privée</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée</x:t>
   </x:si>
   <x:si>
+    <x:t>Jpm Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion centre profit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Jpm Conseil</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Educateur comportementaliste canin</x:t>
   </x:si>
   <x:si>
     <x:t>Education Canine Trets</x:t>
   </x:si>
   <x:si>
     <x:t>ECT</x:t>
   </x:si>
   <x:si>
     <x:t>83119</x:t>
   </x:si>
   <x:si>
     <x:t>TRETS</x:t>
@@ -1778,123 +1778,123 @@
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ei Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
+    <x:t>03/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surveillance humaine ou gardiennage - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle) + GPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surveillance humaine ou gardiennage - Maintien et actualisation des compétences (MAC) + MAC SST (Renouvellement carte professionnelle)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien opérationnel de protection rapprochée</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel agent de sûreté et de sécurité privée</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité transport</x:t>
-  </x:si>
-[...67 lines deleted...]
-    <x:t>Technicien opérationnel de protection rapprochée</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de sûreté et de sécurité privée (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel opérateur en vidéoprotection et en télésurveillance</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel opérateur en vidéoprotection et en télésurveillance + Agent de prévention et de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Vidéoprotection - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle)</x:t>
   </x:si>
@@ -4600,258 +4600,259 @@
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>637230</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>636280</x:v>
+        <x:v>602269</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="U40" s="16" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>602269</x:v>
+        <x:v>603850</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>176</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>603850</x:v>
+        <x:v>590154</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>590154</x:v>
+        <x:v>636280</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5498,545 +5499,545 @@
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>623953</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>606640</x:v>
+        <x:v>636281</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>632457</x:v>
+        <x:v>606640</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>209</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>636281</x:v>
+        <x:v>611658</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>208</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>611658</x:v>
+        <x:v>635532</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="H60" s="14" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>635532</x:v>
+        <x:v>611082</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>611082</x:v>
+        <x:v>633071</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>633071</x:v>
+        <x:v>633209</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>36648</x:v>
+        <x:v>41394</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>633209</x:v>
+        <x:v>632923</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>41394</x:v>
+        <x:v>36648</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>632923</x:v>
+        <x:v>632457</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -7106,379 +7107,381 @@
       <x:c r="H82" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>634342</x:v>
+        <x:v>634350</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>634364</x:v>
+        <x:v>634351</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G84" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>636521</x:v>
+        <x:v>636510</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>636572</x:v>
+        <x:v>634342</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G86" s="14" t="s">
-        <x:v>243</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>637540</x:v>
+        <x:v>634364</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>634350</x:v>
+        <x:v>636521</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G88" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -7488,123 +7491,120 @@
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>634351</x:v>
+        <x:v>636572</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>636510</x:v>
+        <x:v>637540</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="G90" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>244</x:v>
@@ -8891,84 +8891,84 @@
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>633041</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="I112" s="16" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="Q112" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="Q112" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>635169</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41394</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -9117,97 +9117,99 @@
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>638340</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>36648</x:v>
+        <x:v>41394</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>273</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="14" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>585837</x:v>
+        <x:v>643357</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9231,99 +9233,97 @@
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>635811</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>41394</x:v>
+        <x:v>36648</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>132</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>643357</x:v>
+        <x:v>585837</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9608,192 +9608,192 @@
       <x:c r="H124" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>632742</x:v>
+        <x:v>632743</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>632743</x:v>
+        <x:v>632744</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36648</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G126" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>632744</x:v>
+        <x:v>632742</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="U126" s="16" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39841</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12419,233 +12419,233 @@
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>607998</x:v>
+        <x:v>626372</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>634526</x:v>
+        <x:v>585294</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>613553</x:v>
+        <x:v>634526</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>585294</x:v>
+        <x:v>613553</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>41</x:v>
@@ -12678,78 +12678,78 @@
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>626372</x:v>
+        <x:v>607998</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>40</x:v>
@@ -13974,57 +13974,57 @@
       <x:c r="K203" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>624136</x:v>
+        <x:v>624137</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38227</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -14033,57 +14033,57 @@
       <x:c r="K204" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>624137</x:v>
+        <x:v>624136</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38227</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -15558,322 +15558,322 @@
       <x:c r="S230" s="14" t="n">
         <x:v>607768</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>599872</x:v>
+        <x:v>607833</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>607833</x:v>
+        <x:v>601753</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>601753</x:v>
+        <x:v>611320</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>611320</x:v>
+        <x:v>544950</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>41000</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>544950</x:v>
+        <x:v>599872</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38226</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17383,57 +17383,57 @@
       <x:c r="K263" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>607835</x:v>
+        <x:v>607837</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
@@ -17442,216 +17442,216 @@
       <x:c r="K264" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>607837</x:v>
+        <x:v>607835</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>40385</x:v>
+        <x:v>38895</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>585303</x:v>
+        <x:v>621791</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>38895</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>621791</x:v>
+        <x:v>608276</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>608276</x:v>
+        <x:v>608278</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
@@ -17661,173 +17661,174 @@
       <x:c r="J268" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>608278</x:v>
+        <x:v>608272</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>608272</x:v>
+        <x:v>623980</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>132</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>623980</x:v>
+        <x:v>585303</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
@@ -18316,54 +18317,54 @@
       <x:c r="L280" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>623669</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>41</x:v>
@@ -20237,903 +20238,903 @@
         <x:v>62</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>622601</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>616926</x:v>
+        <x:v>622582</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>622582</x:v>
+        <x:v>637233</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>637233</x:v>
+        <x:v>616926</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>622602</x:v>
+        <x:v>637720</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>637720</x:v>
+        <x:v>637723</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>637723</x:v>
+        <x:v>586714</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>616925</x:v>
+        <x:v>637267</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>586715</x:v>
+        <x:v>637270</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>586717</x:v>
+        <x:v>637276</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>586714</x:v>
+        <x:v>637234</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>637267</x:v>
+        <x:v>637236</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>637270</x:v>
+        <x:v>585308</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>637276</x:v>
+        <x:v>616925</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>637234</x:v>
+        <x:v>586715</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>637236</x:v>
+        <x:v>586717</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>585308</x:v>
+        <x:v>616924</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>616924</x:v>
+        <x:v>622602</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
@@ -21980,1125 +21981,1120 @@
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>613285</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>569</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>123</x:v>
-[...2 lines deleted...]
-        <x:v>286</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>31875</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P351" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q351" s="4" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="R351" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="S351" s="0" t="n">
+        <x:v>637717</x:v>
+      </x:c>
+      <x:c r="T351" s="4" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="U351" s="4" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>637717</x:v>
+        <x:v>637721</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>637721</x:v>
+        <x:v>637724</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>637724</x:v>
+        <x:v>611459</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>611459</x:v>
+        <x:v>637731</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>637731</x:v>
+        <x:v>599952</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>599952</x:v>
+        <x:v>586080</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>586080</x:v>
+        <x:v>637237</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>637237</x:v>
+        <x:v>637263</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>637263</x:v>
+        <x:v>637268</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>637268</x:v>
+        <x:v>637271</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="U361" s="4" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>637271</x:v>
+        <x:v>637272</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>637272</x:v>
+        <x:v>602307</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>585</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>602307</x:v>
+        <x:v>602309</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>602309</x:v>
+        <x:v>602310</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>585</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>602310</x:v>
+        <x:v>602306</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>586</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>602306</x:v>
+        <x:v>602308</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>602308</x:v>
+        <x:v>586801</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>637381</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>637382</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>637422</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
@@ -23107,916 +23103,922 @@
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>586802</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>637433</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>586801</x:v>
+        <x:v>637435</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>637435</x:v>
+        <x:v>637389</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>637423</x:v>
+        <x:v>637436</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>637427</x:v>
+        <x:v>637423</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>637429</x:v>
+        <x:v>637427</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>637389</x:v>
+        <x:v>637429</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>637436</x:v>
+        <x:v>637430</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>637430</x:v>
+        <x:v>637431</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>637431</x:v>
+        <x:v>637434</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>637434</x:v>
+        <x:v>586803</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>586803</x:v>
+        <x:v>586804</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>587</x:v>
-[...1 lines deleted...]
-      <x:c r="C385" s="3" t="s"/>
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C385" s="3" t="n">
+        <x:v>36155</x:v>
+      </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="J385" s="0" t="s">
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>42812</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>586804</x:v>
+        <x:v>614016</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>36155</x:v>
+        <x:v>40298</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>42812</x:v>
+        <x:v>31875</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>614016</x:v>
+        <x:v>625481</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>40298</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>31875</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>625481</x:v>
+        <x:v>615201</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>40298</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>197</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>31875</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>615201</x:v>
+        <x:v>600745</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>40298</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>31875</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>601047</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">