--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -764,77 +764,77 @@
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>certificat d'aptitude aux fonctions de psychologue de l'éducation nationale spécialité éducation, développement et apprentissages</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
@@ -887,68 +887,68 @@
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir Psychopraticien et exercer</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Formateur , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Patricia Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
@@ -1523,171 +1523,171 @@
   <x:si>
     <x:t>Ideallis - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien spécialisé en danse-thérapie contemporaine : organiser un dispositif de danse-thérapie contemporaine</x:t>
   </x:si>
   <x:si>
     <x:t>Psychanalyste EFPP ( 2 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>Psychanalyse</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien TCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Handicapé moteur , Profession libérale , Public en emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien.ne de Neurofeedback Dynamique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandrine Teboul - Best of Brain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTAUROUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien.ne de Neurofeedback Dynamique - Niveau 1 : basique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Profession libérale , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien.ne de Neurofeedback Dynamique - Niveau 2 : avancée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protocole EMDR TAISA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thérapie alternative</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zaabi Khawla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien TCC</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychanalyste EFPP 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Psychanalyste EFPP 2ème  année</x:t>
   </x:si>
   <x:si>
     <x:t>Psycho-Analyste Clinicien</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psycho-Analyste en Thérapies Brèves</x:t>
   </x:si>
   <x:si>
     <x:t>Psychocriminologue</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Criminologie</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie clinique et psychopathologie de l'adulte</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie Clinique et Psychopathologie de l'enfant EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien</x:t>
   </x:si>
   <x:si>
+    <x:t>01/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/02/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Handicapé moteur , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Formation formateur spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EFPP (2 ans)</x:t>
   </x:si>
   <x:si>
+    <x:t>03/31/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EFPP 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EFPP 2ème année</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien en thérapie brèves - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien en thérapies brèves</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
@@ -6841,465 +6841,465 @@
       <x:c r="K87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>640041</x:v>
+        <x:v>640043</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>640039</x:v>
+        <x:v>640044</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>640040</x:v>
+        <x:v>640066</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>640042</x:v>
+        <x:v>640041</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="U90" s="16" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>640050</x:v>
+        <x:v>640039</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>640065</x:v>
+        <x:v>640040</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>640043</x:v>
+        <x:v>640042</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>640044</x:v>
+        <x:v>640050</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>640066</x:v>
+        <x:v>640065</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
@@ -7924,213 +7924,213 @@
       <x:c r="K108" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>642529</x:v>
+        <x:v>611194</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>611194</x:v>
+        <x:v>618996</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>618996</x:v>
+        <x:v>630120</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>630120</x:v>
+        <x:v>642529</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -8246,51 +8246,51 @@
       <x:c r="L114" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>640659</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>268</x:v>
@@ -8459,51 +8459,51 @@
       <x:c r="M118" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>579550</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
@@ -8929,51 +8929,51 @@
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>642528</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>316</x:v>
@@ -9132,51 +9132,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>624174</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -11878,51 +11878,51 @@
       <x:c r="M182" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>624166</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>46</x:v>
@@ -12542,51 +12542,51 @@
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>14498</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>615401</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
@@ -13224,51 +13224,51 @@
       <x:c r="M208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>626347</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>26</x:v>
@@ -13535,51 +13535,51 @@
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>635615</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>46</x:v>
@@ -13841,51 +13841,51 @@
       <x:c r="M220" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>641383</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>46</x:v>
@@ -14151,54 +14151,54 @@
       <x:c r="L226" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>618842</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="U226" s="16" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
@@ -14206,51 +14206,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>610014</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
@@ -14261,103 +14261,103 @@
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>621516</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>618998</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="U229" s="4" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>25</x:v>
@@ -14368,51 +14368,51 @@
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>630702</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
@@ -14527,51 +14527,51 @@
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>621514</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
@@ -14582,51 +14582,51 @@
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>628112</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
@@ -14937,1045 +14937,1045 @@
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>14475</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>543383</x:v>
+        <x:v>630696</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>618997</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="U242" s="16" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>623901</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>628965</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>642527</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>630121</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>638901</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>613900</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>613902</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>642101</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>642085</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>642072</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>642093</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>642136</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>642133</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>642139</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>642137</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>626625</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="I259" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="I259" s="4" t="s">
+      <x:c r="K259" s="0" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>14475</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="Q259" s="4" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>640002</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>14475</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>630696</x:v>
+        <x:v>543383</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>26</x:v>
@@ -15983,51 +15983,51 @@
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>14475</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>570537</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
@@ -16038,51 +16038,51 @@
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>14475</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>630695</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>26</x:v>
@@ -16090,51 +16090,51 @@
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>14475</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>630697</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>436</x:v>
@@ -16298,112 +16298,112 @@
       <x:c r="K267" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>636789</x:v>
+        <x:v>636810</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>636810</x:v>
+        <x:v>636789</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
@@ -16619,164 +16619,164 @@
       <x:c r="K273" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>636804</x:v>
+        <x:v>636799</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>491388</x:v>
+        <x:v>636804</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>636799</x:v>
+        <x:v>491388</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>436</x:v>
@@ -16839,51 +16839,51 @@
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>14297</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>642517</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>508</x:v>
@@ -16894,51 +16894,51 @@
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>14297</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>631121</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
@@ -17001,51 +17001,51 @@
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>630700</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
@@ -17108,51 +17108,51 @@
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>621512</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>26</x:v>
@@ -17160,51 +17160,51 @@
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>621510</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>25</x:v>
@@ -17267,210 +17267,211 @@
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>630698</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>611195</x:v>
+        <x:v>535893</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>535893</x:v>
+        <x:v>588280</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>588280</x:v>
+        <x:v>611195</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
@@ -17662,51 +17663,51 @@
         <x:v>278</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>598038</x:v>
       </x:c>
@@ -17747,51 +17748,51 @@
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>577221</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
@@ -18065,51 +18066,51 @@
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>543148</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
@@ -18120,51 +18121,51 @@
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>570534</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
@@ -18221,112 +18222,112 @@
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>616409</x:v>
+        <x:v>559515</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>559515</x:v>
+        <x:v>616409</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="U304" s="16" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
@@ -18389,51 +18390,51 @@
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>630693</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
@@ -18441,51 +18442,51 @@
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>616414</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
@@ -18496,103 +18497,103 @@
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>612472</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>625769</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="U309" s="4" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
@@ -18603,51 +18604,51 @@
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>630694</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
@@ -19237,54 +19238,54 @@
       <x:c r="L322" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>618999</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="U322" s="16" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>62</x:v>
@@ -19292,51 +19293,51 @@
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>630116</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>548</x:v>
@@ -19347,51 +19348,51 @@
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>642514</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>62</x:v>
@@ -19500,112 +19501,112 @@
       <x:c r="K327" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>623893</x:v>
+        <x:v>602685</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>602685</x:v>
+        <x:v>623893</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>62</x:v>
@@ -19775,51 +19776,51 @@
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>642513</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
@@ -19931,54 +19932,54 @@
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>619000</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="U335" s="4" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>552</x:v>
@@ -19986,54 +19987,54 @@
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>611193</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="U336" s="16" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
@@ -20090,216 +20091,216 @@
       <x:c r="K338" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>619001</x:v>
+        <x:v>638898</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>628962</x:v>
+        <x:v>619001</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I340" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>623892</x:v>
+        <x:v>628962</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>638898</x:v>
+        <x:v>623892</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>552</x:v>
@@ -20414,54 +20415,54 @@
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>600764</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="U344" s="16" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
@@ -20521,54 +20522,54 @@
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>611196</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="U346" s="16" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
@@ -20680,54 +20681,54 @@
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>613051</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="U349" s="4" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>464</x:v>
@@ -20735,54 +20736,54 @@
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>613049</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="U350" s="16" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
@@ -21253,51 +21254,51 @@
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>624163</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>62</x:v>
@@ -21663,51 +21664,51 @@
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>624159</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>426</x:v>
@@ -22078,109 +22079,109 @@
       <x:c r="K376" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>628961</x:v>
+        <x:v>642507</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>642507</x:v>
+        <x:v>628961</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>588</x:v>
@@ -22191,51 +22192,51 @@
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>630114</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
@@ -22347,54 +22348,54 @@
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>619002</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="U381" s="4" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>588</x:v>
@@ -22509,54 +22510,54 @@
       <x:c r="L384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>612060</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="U384" s="16" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
@@ -22718,51 +22719,51 @@
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>14435</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>632235</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>