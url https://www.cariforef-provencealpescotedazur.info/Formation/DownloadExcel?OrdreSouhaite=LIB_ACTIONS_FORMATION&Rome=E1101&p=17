--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -374,68 +374,68 @@
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Création graphique</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2029 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours stratégie de communication numérique et design d'expérience</x:t>
@@ -572,80 +572,80 @@
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Communication entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication multicanale</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de développement commercial et marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>chargé de développement commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
-    <x:t>Marketing</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>Chargé de développement commercial et marketing</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement commercial et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
@@ -893,77 +893,77 @@
   <x:si>
     <x:t>Community management</x:t>
   </x:si>
   <x:si>
     <x:t>The Talks</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Animation de communauté</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/20/2021 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Community Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Community manager</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>E-réputation</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Community Manager</x:t>
-[...2 lines deleted...]
-    <x:t>12/01/2025 00:00:00</x:t>
+    <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Community manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Sully</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Community manager : maîtrise des technologies de l'information pour animer les réseaux sociaux et les sites internet</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur designer UX/UI</x:t>
   </x:si>
   <x:si>
     <x:t>Activmedia Global Synergy</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
@@ -1016,107 +1016,107 @@
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel WordPress</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Patrick Scherrer - Phebus Formation</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Création d'un site internet dynamique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myaifactory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent contractuel de la fonction publique , Artisan , Profession libérale , Salarié , Salarié de l'artisanat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Création d'un site internet dynamique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Aristée</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Création d'un site internet dynamique</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Création et gestion de site web sous wordpress et stratégie de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Etincelle</x:t>
   </x:si>
   <x:si>
     <x:t>13710</x:t>
   </x:si>
   <x:si>
     <x:t>FUVEAU</x:t>
   </x:si>
   <x:si>
+    <x:t>02/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/06/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Création site internet e-commerce</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et administrer un site professionnel avec WordPress</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et gérer moi-même le site internet de mon entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et réaliser une charte graphique</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
@@ -1517,56 +1517,56 @@
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - Maîtrise complète</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - Niveau 2 - Intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - Niveaux 1 et 2 - Initiation et intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Dawan - Antenne Nice</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Incarner sa marque et créer du contenu qui convertit sur les réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Digitbspartner</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Formateur , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie et mise en page - module 1</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie et mise en page - module 2</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie et mise en page - module 3</x:t>
@@ -1721,84 +1721,84 @@
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>RIANS</x:t>
   </x:si>
   <x:si>
     <x:t>SIGNES</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>MORNAS</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE</x:t>
   </x:si>
   <x:si>
     <x:t>VENTAVON</x:t>
   </x:si>
   <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA LONDE-LES-MAURES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALLARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENELLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>CUERS</x:t>
   </x:si>
   <x:si>
     <x:t>EGUILLES</x:t>
   </x:si>
   <x:si>
     <x:t>MALLEMORT</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>SANARY-SUR-MER</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>VENELLES</x:t>
   </x:si>
   <x:si>
     <x:t>Lightroom - Pefectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>llustrator - Niveau 1 - Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>magistère droit journalisme et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Droit presse</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtriser sa visibilité sur Instagram</x:t>
   </x:si>
   <x:si>
     <x:t>Optimiser sa relation client digitale (Hôtel Café Restaurant)</x:t>
   </x:si>
@@ -3457,412 +3457,412 @@
       <x:c r="I16" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>596791</x:v>
+        <x:v>596789</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>596789</x:v>
+        <x:v>596790</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>596790</x:v>
+        <x:v>596791</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>510676</x:v>
+        <x:v>556124</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>602557</x:v>
+        <x:v>510676</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>556124</x:v>
+        <x:v>602557</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>41547</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>596795</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>41547</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -3872,103 +3872,103 @@
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>596794</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>602561</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -3981,54 +3981,54 @@
       <x:c r="I25" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>556135</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
@@ -4050,51 +4050,51 @@
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>596761</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -4104,108 +4104,108 @@
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>596762</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>596763</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -4215,108 +4215,108 @@
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>596764</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>596760</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -4986,54 +4986,54 @@
       <x:c r="I42" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>602564</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>41844</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -5464,165 +5464,165 @@
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>578629</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>591882</x:v>
+        <x:v>581790</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>581790</x:v>
+        <x:v>591882</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34052</x:v>
@@ -5647,108 +5647,108 @@
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>605214</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -5763,75 +5763,75 @@
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>605213</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
@@ -5914,51 +5914,51 @@
       <x:c r="L58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>602451</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -7101,143 +7101,143 @@
       <x:c r="S78" s="14" t="n">
         <x:v>632627</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>632626</x:v>
+        <x:v>632616</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>632616</x:v>
+        <x:v>632626</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
@@ -7755,51 +7755,51 @@
       <x:c r="L91" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>629003</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -7983,310 +7983,311 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>358955</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C96" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>46330</x:v>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q96" s="16" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R96" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S96" s="14" t="n">
+        <x:v>608223</x:v>
+      </x:c>
+      <x:c r="T96" s="16" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>608222</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>41364</x:v>
+        <x:v>34922</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>613844</x:v>
+        <x:v>565291</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>278</x:v>
-[...1 lines deleted...]
-      <x:c r="C99" s="3" t="s"/>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C99" s="3" t="n">
+        <x:v>34922</x:v>
+      </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J99" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>46359</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>608223</x:v>
+        <x:v>560342</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>34922</x:v>
+        <x:v>41364</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>560342</x:v>
+        <x:v>613844</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="U100" s="16" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40907</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -8318,76 +8319,76 @@
         <x:v>601341</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41364</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>609135</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
@@ -8760,106 +8761,106 @@
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>576516</x:v>
+        <x:v>642486</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>642486</x:v>
+        <x:v>576516</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
@@ -9024,142 +9025,142 @@
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>603902</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>157</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>467583</x:v>
+        <x:v>630847</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>630847</x:v>
+        <x:v>467583</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>330</x:v>
@@ -9168,106 +9169,106 @@
       <x:c r="K118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>570843</x:v>
+        <x:v>566070</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>566070</x:v>
+        <x:v>570843</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
@@ -9503,78 +9504,78 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>534198</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>506855</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -9635,255 +9636,255 @@
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>642495</x:v>
+        <x:v>576559</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>576559</x:v>
+        <x:v>642495</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>580364</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>630848</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>46343</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>634463</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -10947,78 +10948,78 @@
         <x:v>151</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>616601</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34530</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>570549</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s">
         <x:v>408</x:v>
@@ -11777,90 +11778,87 @@
         <x:v>151</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>640857</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>149</x:v>
-[...2 lines deleted...]
-        <x:v>150</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>640861</x:v>
+        <x:v>640111</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
@@ -11882,87 +11880,90 @@
         <x:v>132</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>639960</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>640111</x:v>
+        <x:v>640861</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
@@ -12891,51 +12892,51 @@
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>595126</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
@@ -13897,121 +13898,121 @@
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>503969</x:v>
+        <x:v>503965</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="Q211" s="4" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="R211" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="S211" s="0" t="n">
+        <x:v>503969</x:v>
+      </x:c>
+      <x:c r="T211" s="4" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
@@ -14193,122 +14194,122 @@
         <x:v>542299</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>599879</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>611395</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
@@ -14331,51 +14332,51 @@
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>599748</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
@@ -15171,51 +15172,51 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>626106</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>510</x:v>
@@ -16721,51 +16722,51 @@
       <x:c r="I263" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>626096</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
@@ -16828,51 +16829,51 @@
       <x:c r="I265" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>626109</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
@@ -17418,51 +17419,51 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>626105</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>510</x:v>
@@ -17739,106 +17740,106 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>626077</x:v>
+        <x:v>626085</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>626075</x:v>
+        <x:v>626097</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -17846,54 +17847,54 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>626090</x:v>
+        <x:v>626104</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>511</x:v>
@@ -17901,158 +17902,158 @@
       <x:c r="K285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>626091</x:v>
+        <x:v>626108</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>626093</x:v>
+        <x:v>626111</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>626116</x:v>
+        <x:v>626114</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -18060,106 +18061,106 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>626130</x:v>
+        <x:v>626127</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>626135</x:v>
+        <x:v>626133</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -18167,213 +18168,213 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>626150</x:v>
+        <x:v>626139</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>626085</x:v>
+        <x:v>626144</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>626097</x:v>
+        <x:v>626152</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>626104</x:v>
+        <x:v>626155</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -18381,106 +18382,106 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>626108</x:v>
+        <x:v>626075</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>626111</x:v>
+        <x:v>626090</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -18488,106 +18489,106 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>626114</x:v>
+        <x:v>626091</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>626127</x:v>
+        <x:v>626093</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -18595,106 +18596,106 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>626133</x:v>
+        <x:v>626116</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>626139</x:v>
+        <x:v>626130</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -18702,106 +18703,106 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>626144</x:v>
+        <x:v>626135</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>626152</x:v>
+        <x:v>626150</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -18809,54 +18810,54 @@
         <x:v>511</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>626155</x:v>
+        <x:v>626077</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
@@ -18984,89 +18985,89 @@
       <x:c r="R305" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>542291</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>13276</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>592131</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>35</x:v>
@@ -20859,253 +20860,253 @@
       <x:c r="T341" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>592561</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>592562</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>607712</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>607729</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -21267,179 +21268,179 @@
         <x:v>603544</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>639653</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>639656</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>639657</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
@@ -22479,51 +22480,51 @@
         <x:v>648</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>616624</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>33</x:v>
@@ -22690,51 +22691,51 @@
         <x:v>447</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>567362</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>653</x:v>