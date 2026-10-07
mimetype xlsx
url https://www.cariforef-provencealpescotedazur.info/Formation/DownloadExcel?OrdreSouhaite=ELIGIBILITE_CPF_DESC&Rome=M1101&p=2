--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -389,104 +389,104 @@
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager achats et supply chain spécialisation management des achats (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Techniques et outils de la fonction d'acheteur</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>Négociation achat et gestion des fournisseurs</x:t>
   </x:si>
   <x:si>
     <x:t>Négociation achat</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager achats et supply chain spécialisation management des achats (Apprentissage)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Achats pour les non acheteurs</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des achats et de la supply chain (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Approvisionnement</x:t>
@@ -560,132 +560,132 @@
   <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet international</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention gestion de production, logistique, achats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion production</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOS-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-CHAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIGLUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prestashop : Utilisateurs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel Prestashop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
     <x:t>ENTRAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Acheteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Châteaurenard</x:t>
   </x:si>
   <x:si>
     <x:t>13160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain spécialisation supply chain (Apprentissage)</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
@@ -2473,357 +2473,357 @@
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>599937</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C23" s="3" t="s"/>
+      <x:c r="C23" s="3" t="n">
+        <x:v>38488</x:v>
+      </x:c>
       <x:c r="D23" s="3" t="s"/>
+      <x:c r="E23" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>34024</x:v>
+        <x:v>31436</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>623723</x:v>
+        <x:v>550749</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>34025</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>628678</x:v>
+        <x:v>623723</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>628679</x:v>
+        <x:v>628678</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>34002</x:v>
+        <x:v>34025</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>624457</x:v>
+        <x:v>628679</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s"/>
+      <x:c r="D27" s="3" t="s"/>
+      <x:c r="G27" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="L27" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="M27" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="N27" s="3" t="n">
+        <x:v>34002</x:v>
+      </x:c>
+      <x:c r="O27" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C27" s="3" t="n">
-[...38 lines deleted...]
-      </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>550749</x:v>
+        <x:v>624457</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>623725</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>44</x:v>
@@ -2892,89 +2892,89 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>628676</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="P31" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>624460</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>130</x:v>
@@ -3152,51 +3152,51 @@
       <x:c r="E35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>547461</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
@@ -3237,100 +3237,100 @@
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>600034</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>550750</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40881</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>158</x:v>
@@ -3352,695 +3352,695 @@
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>609576</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="C39" s="3" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="n">
+        <x:v>42361</x:v>
+      </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>34025</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>628032</x:v>
+        <x:v>635320</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>34249</x:v>
+        <x:v>41622</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>31660</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>506631</x:v>
+        <x:v>596759</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>15205</x:v>
+        <x:v>34025</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>600035</x:v>
+        <x:v>628669</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>15205</x:v>
+        <x:v>34025</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>640267</x:v>
+        <x:v>628670</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>172</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>119</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>31436</x:v>
+        <x:v>34025</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>550751</x:v>
+        <x:v>628681</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>173</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>34025</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="P44" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="P44" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>635320</x:v>
+        <x:v>628693</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I45" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="K45" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="L45" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="M45" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="N45" s="3" t="n">
+        <x:v>70711</x:v>
+      </x:c>
+      <x:c r="O45" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="I45" s="4" t="s">
+      <x:c r="P45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="J45" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="P45" s="0" t="s">
+      <x:c r="Q45" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="Q45" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>596759</x:v>
+        <x:v>500095</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>628669</x:v>
+        <x:v>628032</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="C47" s="3" t="s"/>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="n">
+        <x:v>34249</x:v>
+      </x:c>
       <x:c r="D47" s="3" t="s"/>
+      <x:c r="E47" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>34025</x:v>
+        <x:v>31660</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>628670</x:v>
+        <x:v>506631</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="C48" s="15" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="n">
+        <x:v>36964</x:v>
+      </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="J48" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>34025</x:v>
+        <x:v>15205</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>628681</x:v>
+        <x:v>600035</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="C49" s="3" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="n">
+        <x:v>36964</x:v>
+      </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J49" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>34025</x:v>
+        <x:v>15205</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>628693</x:v>
+        <x:v>640267</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>187</x:v>
-[...1 lines deleted...]
-      <x:c r="C50" s="15" t="s"/>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="n">
+        <x:v>38488</x:v>
+      </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s"/>
+      <x:c r="E50" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>88</x:v>
-[...1 lines deleted...]
-      <x:c r="J50" s="14" t="s"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>70711</x:v>
+        <x:v>31436</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>500095</x:v>
+        <x:v>550751</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -4120,89 +4120,89 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>599936</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>623722</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
@@ -4235,149 +4235,149 @@
       <x:c r="R54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>640268</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>596757</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>34249</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>506633</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35149</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -4456,142 +4456,142 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>609578</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>623638</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>623726</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>44</x:v>
@@ -4913,78 +4913,78 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>628685</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>70711</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>500093</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
@@ -5015,93 +5015,93 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>626885</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="P70" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q70" s="16" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>624458</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>44</x:v>