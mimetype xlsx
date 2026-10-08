--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -530,149 +530,152 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>LP la Viste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Découverte des métiers de l'animation, du sport et des loisirs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>master mention civilisations, cultures et sociétés</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>LP la Viste</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée E Zola</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité animation socio-éducative ou culturelle mention coordination de projets (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>licence pro mention gestion de projets et structures artistiques et culturels</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA d'Aix-Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13548</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>LPO M Gasquet</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
@@ -762,53 +765,50 @@
     <x:t>Association Régionale Formation Apprentis Métiers Sport, Animation, Tourisme - CFA Régional Métiers du Sport, de l'Animation et du Tourisme - Futurosud</x:t>
   </x:si>
   <x:si>
     <x:t>ARFAMSTA</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Ressources, d'Expertise et de Performance Sportives Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13098</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>licence pro mention gestion de projets et structures artistiques et culturels</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Mongrand</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
@@ -3172,383 +3172,385 @@
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>555705</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>39059</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>592012</x:v>
+        <x:v>594100</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>39426</x:v>
+        <x:v>39930</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>13072</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>592119</x:v>
+        <x:v>583593</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>132</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>79</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
-      <x:c r="F32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F32" s="14" t="s">
+        <x:v>156</x:v>
+      </x:c>
       <x:c r="G32" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>141</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="S32" s="14" t="n">
+        <x:v>632749</x:v>
+      </x:c>
+      <x:c r="T32" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="S32" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>39059</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>594100</x:v>
+        <x:v>592012</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>39930</x:v>
+        <x:v>39426</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...2 lines deleted...]
-      <x:c r="F34" s="14" t="s">
+      <x:c r="E34" s="14" t="s"/>
+      <x:c r="F34" s="14" t="s"/>
+      <x:c r="G34" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="G34" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>583593</x:v>
+        <x:v>592119</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>166</x:v>
-[...1 lines deleted...]
-      <x:c r="C35" s="3" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="n">
+        <x:v>38152</x:v>
+      </x:c>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>632749</x:v>
+        <x:v>597461</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -3747,1050 +3749,1052 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>603468</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>40330</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>597132</x:v>
+        <x:v>592549</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="Q41" s="4" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="R41" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="Q41" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>594091</x:v>
+        <x:v>597132</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q42" s="16" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="R42" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="Q42" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>594097</x:v>
+        <x:v>594091</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="R43" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="Q43" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>594098</x:v>
+        <x:v>594097</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>39930</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>632263</x:v>
+        <x:v>594098</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="n">
+        <x:v>39930</x:v>
+      </x:c>
+      <x:c r="D45" s="3" t="s"/>
+      <x:c r="E45" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="I45" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K45" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="L45" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M45" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N45" s="3" t="n">
+        <x:v>32135</x:v>
+      </x:c>
+      <x:c r="O45" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P45" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="R45" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="S45" s="0" t="n">
+        <x:v>632263</x:v>
+      </x:c>
+      <x:c r="T45" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="U45" s="4" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...44 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>203</x:v>
-[...1 lines deleted...]
-      <x:c r="C46" s="15" t="s"/>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C46" s="15" t="n">
+        <x:v>39698</x:v>
+      </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>205</x:v>
-[...1 lines deleted...]
-      <x:c r="J46" s="14" t="s"/>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J46" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>32130</x:v>
+        <x:v>14224</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>623053</x:v>
+        <x:v>592205</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-        <x:v>92</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>32096</x:v>
+        <x:v>32130</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>592801</x:v>
+        <x:v>623053</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>40987</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="Q48" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>594094</x:v>
+        <x:v>592801</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="Q49" s="4" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="R49" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="Q49" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>594105</x:v>
+        <x:v>594094</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>39930</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>588380</x:v>
+        <x:v>594105</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>39930</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>553023</x:v>
+        <x:v>588380</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>39930</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>222</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>611582</x:v>
+        <x:v>553023</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>605471</x:v>
+        <x:v>611582</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="U53" s="4" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>39930</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>605838</x:v>
+        <x:v>605471</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>40330</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
+      <x:c r="E55" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>32096</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>592549</x:v>
+        <x:v>605838</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>597133</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40987</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32096</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>592802</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41348</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
@@ -4820,51 +4824,51 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>606191</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>13072</x:v>
@@ -5052,174 +5056,174 @@
       <x:c r="S62" s="14" t="n">
         <x:v>594092</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>594093</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G64" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>583571</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -5401,79 +5405,79 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>600979</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39698</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>14224</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>592204</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
@@ -5549,51 +5553,51 @@
       <x:c r="J71" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>595450</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41502</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
@@ -5606,51 +5610,51 @@
       <x:c r="J72" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>615908</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41502</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -5717,51 +5721,51 @@
       <x:c r="J74" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>592217</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -5771,87 +5775,87 @@
       <x:c r="J75" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>597464</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>632748</x:v>
       </x:c>
@@ -5879,54 +5883,54 @@
       <x:c r="G77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>605567</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
@@ -5970,141 +5974,141 @@
       <x:c r="R78" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>549872</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>583557</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41390</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>615938</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
@@ -6190,51 +6194,51 @@
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>554849</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -6250,51 +6254,51 @@
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>603392</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -6436,75 +6440,75 @@
       <x:c r="S86" s="14" t="n">
         <x:v>594089</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>594090</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
@@ -6759,51 +6763,51 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>594104</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>13072</x:v>