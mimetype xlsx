--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -368,72 +368,72 @@
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>CQP dessinateur d'études industrielles (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention mécanique</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique théorique</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
+    <x:t>ASSO GAP AERO TALLARD HAUTES ALPES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05130</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS métiers de la mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Janetti</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>05130</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1825,382 +1825,382 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>592088</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>41832</x:v>
+        <x:v>40231</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>11421</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="Q17" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="Q17" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>596032</x:v>
+        <x:v>592398</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>41832</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>103</x:v>
-[...1 lines deleted...]
-      <x:c r="H18" s="14" t="s"/>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>596033</x:v>
+        <x:v>609739</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>38977</x:v>
+        <x:v>41832</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>23554</x:v>
+        <x:v>11421</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="R19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>592024</x:v>
+        <x:v>596032</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>41832</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>22398</x:v>
+        <x:v>11421</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>534117</x:v>
+        <x:v>596033</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>40231</x:v>
+        <x:v>38977</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>23613</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>592398</x:v>
+        <x:v>592024</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>41832</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>11421</x:v>
+        <x:v>22398</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>609739</x:v>
+        <x:v>534117</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>