--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -764,84 +764,84 @@
   <x:si>
     <x:t>Formateur habilitation électrique, niveau électricien basse et haute tension BP - BE - BS - B1 - B1V - B2 - B2V - BC - BR - HE -  H0 - H1 - H2 - HC - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Acfitec</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitations électriques B2V - B1V- BC - BE - BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bma Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - B2V - BC - BE - BR</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Habilitations électriques B1V - B2V - BC - BE - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -6230,418 +6230,417 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>606812</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>141</x:v>
-[...2 lines deleted...]
-        <x:v>142</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>600016</x:v>
+        <x:v>623479</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="J90" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="K90" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="L90" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="M90" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N90" s="15" t="n">
+        <x:v>24049</x:v>
+      </x:c>
+      <x:c r="O90" s="14" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="P90" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="J90" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>592934</x:v>
+        <x:v>636325</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>123</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22481</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>623479</x:v>
+        <x:v>636328</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>636325</x:v>
+        <x:v>609296</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J93" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>22481</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>636328</x:v>
+        <x:v>609984</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="H94" s="14" t="s"/>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>609296</x:v>
+        <x:v>600016</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C95" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C95" s="3" t="n">
+        <x:v>38229</x:v>
+      </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>609984</x:v>
+        <x:v>592934</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>