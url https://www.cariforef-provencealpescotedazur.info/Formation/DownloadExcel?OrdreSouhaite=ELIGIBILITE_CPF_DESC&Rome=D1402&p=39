--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -1049,312 +1049,312 @@
   <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Développer son intelligence émotionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Intelligence émotionnelle</x:t>
   </x:si>
   <x:si>
+    <x:t>Business developer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Openclassrooms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAPLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management transversal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Coudon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial France et International BC 1 Assurer une veille commerciale, concurrentielle, technologique et définir les plans d'actions marketing en France et à l'international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercial intermédiaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Négociation commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS commerce international (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité techniques de commercialisation parcours business développement et management de la relation client (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur d'affaires en hautes technologies spécialisation international business manager (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Business developer en hautes technologies spécialisation international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Georges Duby</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIFCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Saint Laurent du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eloce - Walter Learning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Périer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Test Bright Anglais "level A"</x:t>
   </x:si>
   <x:si>
     <x:t>Cpm Development - Wall Street English</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Anglais appliqué</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2025 00:00:00</x:t>
-  </x:si>
-[...247 lines deleted...]
-    <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
@@ -10693,1164 +10693,1169 @@
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>632639</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="H142" s="14" t="s"/>
+      <x:c r="H142" s="14" t="s">
+        <x:v>328</x:v>
+      </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>15214</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>576531</x:v>
+        <x:v>620134</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>331</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="3" t="s"/>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="n">
+        <x:v>41302</x:v>
+      </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="H143" s="0" t="s">
+      <x:c r="I143" s="4" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K143" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="L143" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M143" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="N143" s="3" t="n">
+        <x:v>32145</x:v>
+      </x:c>
+      <x:c r="O143" s="0" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="R143" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="R143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>620134</x:v>
+        <x:v>620393</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>41302</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>620393</x:v>
+        <x:v>596045</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>41759</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>596045</x:v>
+        <x:v>578774</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>342</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>125</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>578774</x:v>
+        <x:v>567252</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>34593</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>567252</x:v>
+        <x:v>639553</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>34593</x:v>
+        <x:v>15078</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>639553</x:v>
+        <x:v>613713</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>324</x:v>
-[...1 lines deleted...]
-      <x:c r="C149" s="3" t="s"/>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C149" s="3" t="n">
+        <x:v>35800</x:v>
+      </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>15078</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>613713</x:v>
+        <x:v>556945</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>107</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>35800</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s"/>
+      <x:c r="E150" s="14" t="s">
+        <x:v>264</x:v>
+      </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>556945</x:v>
+        <x:v>554888</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>268</x:v>
-[...2 lines deleted...]
-        <x:v>269</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>554888</x:v>
+        <x:v>497346</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>35800</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>497346</x:v>
+        <x:v>549042</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>35800</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>549042</x:v>
+        <x:v>549043</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>549043</x:v>
+        <x:v>603059</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>603059</x:v>
+        <x:v>599940</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>599940</x:v>
+        <x:v>600042</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>600042</x:v>
+        <x:v>547765</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>41759</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>152</x:v>
-[...1 lines deleted...]
-      <x:c r="H158" s="14" t="s"/>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s">
+        <x:v>321</x:v>
+      </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>547765</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>39354</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>608527</x:v>
+        <x:v>601975</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>601975</x:v>
+        <x:v>641390</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>641390</x:v>
+        <x:v>641393</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
@@ -11859,1217 +11864,1218 @@
       <x:c r="K162" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>641393</x:v>
+        <x:v>641397</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>641397</x:v>
+        <x:v>599552</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>599552</x:v>
+        <x:v>602237</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>41759</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>602237</x:v>
+        <x:v>607667</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>607667</x:v>
+        <x:v>600738</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S167" s="0" t="n">
+        <x:v>601385</x:v>
+      </x:c>
+      <x:c r="T167" s="4" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="H168" s="14" t="s">
+      <x:c r="H168" s="14" t="s"/>
+      <x:c r="I168" s="16" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>601385</x:v>
+        <x:v>607301</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>41759</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="Q169" s="4" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="R169" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="Q169" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>607301</x:v>
+        <x:v>625881</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="H170" s="14" t="s">
+      <x:c r="H170" s="14" t="s"/>
+      <x:c r="I170" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="I170" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>625881</x:v>
+        <x:v>602664</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>602664</x:v>
+        <x:v>602830</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>602830</x:v>
+        <x:v>602831</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>602831</x:v>
+        <x:v>640157</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>41759</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>285</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>640157</x:v>
+        <x:v>640291</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>640291</x:v>
+        <x:v>640292</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H176" s="14" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>640292</x:v>
+        <x:v>611239</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>41759</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>611239</x:v>
+        <x:v>603826</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>35357</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>268</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>603826</x:v>
+        <x:v>550695</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>35801</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>550695</x:v>
+        <x:v>600973</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>262</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>279</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
-      <x:c r="E180" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34593</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>600973</x:v>
+        <x:v>640877</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>219</x:v>
-[...2 lines deleted...]
-        <x:v>220</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>411</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>34593</x:v>
+        <x:v>15214</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>640877</x:v>
+        <x:v>576531</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>549064</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
@@ -13085,125 +13091,125 @@
       <x:c r="H183" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>549278</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>599941</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -13918,51 +13924,51 @@
       <x:c r="L197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>607695</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>70</x:v>
@@ -13979,51 +13985,51 @@
       <x:c r="L198" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>607701</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -14039,157 +14045,157 @@
       <x:c r="L199" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>607728</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>549765</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>609844</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
@@ -14298,93 +14304,93 @@
         <x:v>558986</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>601384</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14513,104 +14519,104 @@
       <x:c r="L207" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>608920</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>553120</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -14818,91 +14824,91 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>557587</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>603433</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
@@ -14950,51 +14956,51 @@
       <x:c r="T214" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
@@ -15372,51 +15378,51 @@
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>624501</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
@@ -15971,51 +15977,51 @@
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>632642</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
@@ -16472,97 +16478,97 @@
       <x:c r="H242" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>556946</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>632635</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
@@ -16613,134 +16619,134 @@
       <x:c r="S244" s="14" t="n">
         <x:v>623749</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>497345</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>549065</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
@@ -16850,191 +16856,191 @@
       <x:c r="S248" s="14" t="n">
         <x:v>556328</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>603051</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>603054</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>603060</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
@@ -17082,87 +17088,87 @@
       <x:c r="S252" s="14" t="n">
         <x:v>549551</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>599902</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
@@ -17306,51 +17312,51 @@
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>547696</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>49</x:v>
@@ -17377,76 +17383,76 @@
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>578909</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
@@ -17907,75 +17913,75 @@
       <x:c r="U266" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>610128</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
@@ -18115,54 +18121,54 @@
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>607327</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -18231,62 +18237,62 @@
       <x:c r="L272" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>607485</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
@@ -18350,105 +18356,105 @@
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>602620</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>602832</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -18653,51 +18659,51 @@
       <x:c r="M279" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>603829</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
@@ -18761,180 +18767,180 @@
       <x:c r="M281" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>641582</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>554816</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>630341</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
@@ -18951,51 +18957,51 @@
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>554932</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
@@ -19072,207 +19078,207 @@
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>609202</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>549066</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>549067</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>513715</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
@@ -19319,134 +19325,134 @@
       <x:c r="S290" s="14" t="n">
         <x:v>556325</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>603053</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>603063</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
@@ -19706,54 +19712,54 @@
       <x:c r="L297" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>641395</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
@@ -19850,51 +19856,51 @@
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -19910,51 +19916,51 @@
       <x:c r="U300" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
@@ -19965,54 +19971,54 @@
         <x:v>609743</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
@@ -20064,51 +20070,51 @@
       <x:c r="L303" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>608919</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
@@ -20168,51 +20174,51 @@
       <x:c r="G305" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>602433</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
@@ -20321,84 +20327,84 @@
         <x:v>553766</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>602829</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -20725,51 +20731,51 @@
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>641347</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
@@ -20777,51 +20783,51 @@
       <x:c r="M315" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>603827</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>270</x:v>
@@ -20838,97 +20844,97 @@
       <x:c r="M316" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>603856</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>567253</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
@@ -21449,51 +21455,51 @@
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>642963</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
@@ -21510,51 +21516,51 @@
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>509937</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
@@ -21627,172 +21633,172 @@
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>596752</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>603431</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>603432</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
@@ -21847,111 +21853,111 @@
       <x:c r="I334" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>606978</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>599892</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -21995,140 +22001,140 @@
       <x:c r="S336" s="14" t="n">
         <x:v>643129</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>553122</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>553123</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -22349,75 +22355,75 @@
       <x:c r="U342" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>555032</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
@@ -22570,77 +22576,77 @@
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>607795</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>15214</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>628700</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
@@ -22829,51 +22835,51 @@
       <x:c r="I351" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>547467</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
@@ -23254,78 +23260,78 @@
       <x:c r="S358" s="14" t="n">
         <x:v>592593</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>547217</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
@@ -23725,78 +23731,78 @@
       <x:c r="S366" s="14" t="n">
         <x:v>641353</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>602663</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
@@ -24394,108 +24400,108 @@
       <x:c r="J378" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>600735</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>549766</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
@@ -24951,88 +24957,88 @@
         <x:v>601959</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>599903</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -25784,51 +25790,51 @@
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>640879</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>48</x:v>
@@ -26203,51 +26209,51 @@
       <x:c r="L410" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>607674</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -26263,51 +26269,51 @@
       <x:c r="L411" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>607675</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>70</x:v>
@@ -26324,51 +26330,51 @@
       <x:c r="L412" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>607700</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -26384,51 +26390,51 @@
       <x:c r="L413" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>607727</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>70</x:v>
@@ -26485,51 +26491,51 @@
       <x:c r="E415" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>633567</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
@@ -26538,100 +26544,100 @@
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>614409</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>613709</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
@@ -26640,100 +26646,100 @@
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>613716</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>542432</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
@@ -26750,51 +26756,51 @@
       <x:c r="G420" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>554359</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
@@ -26804,51 +26810,51 @@
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>596820</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
@@ -26865,51 +26871,51 @@
       <x:c r="G422" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>602513</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
@@ -27061,51 +27067,51 @@
       <x:c r="L425" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>607721</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -27139,75 +27145,75 @@
       <x:c r="S426" s="14" t="n">
         <x:v>591887</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>34399</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>497342</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
@@ -27257,134 +27263,134 @@
       <x:c r="S428" s="14" t="n">
         <x:v>556327</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>603061</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>603062</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
@@ -27434,76 +27440,76 @@
         <x:v>565598</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>578907</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
@@ -27717,116 +27723,116 @@
       <x:c r="S436" s="14" t="n">
         <x:v>596057</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>558860</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -28073,54 +28079,54 @@
       <x:c r="S442" s="14" t="n">
         <x:v>617445</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
@@ -28140,51 +28146,51 @@
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
@@ -28372,76 +28378,76 @@
         <x:v>608004</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>603047</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
@@ -28457,51 +28463,51 @@
       <x:c r="H449" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>547691</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
@@ -28607,76 +28613,76 @@
         <x:v>552231</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>552260</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
@@ -29003,75 +29009,75 @@
       <x:c r="S458" s="14" t="n">
         <x:v>596044</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>596050</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
@@ -29497,51 +29503,51 @@
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>640274</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">