--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -653,150 +653,150 @@
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Sainte Tulle - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager achats et supply chain spécialisation supply chain (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention gestion de production, logistique, achats</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité management de la logistique et des transports parcours mobilité et supply chain connectées</x:t>
   </x:si>
   <x:si>
     <x:t>responsable des opérations logistiques</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-14e</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
-    <x:t>13417</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>10/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable opérationnel de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
@@ -3699,446 +3699,446 @@
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>609576</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>42361</x:v>
+        <x:v>36218</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>31845</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>635320</x:v>
+        <x:v>548950</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>41589</x:v>
+        <x:v>42180</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>31822</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>596742</x:v>
+        <x:v>634670</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>35896</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>31845</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>593169</x:v>
+        <x:v>602924</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>36218</x:v>
+        <x:v>38488</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>31845</x:v>
+        <x:v>31436</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>548950</x:v>
+        <x:v>550751</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>42180</x:v>
+        <x:v>42361</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>31822</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>634670</x:v>
+        <x:v>635320</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>36237</x:v>
+        <x:v>41589</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>31721</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>602924</x:v>
+        <x:v>596742</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>38488</x:v>
+        <x:v>35896</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>31436</x:v>
+        <x:v>31845</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>550751</x:v>
+        <x:v>593169</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>84</x:v>
@@ -4364,459 +4364,459 @@
       <x:c r="K53" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>579284</x:v>
+        <x:v>544536</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R54" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="S54" s="14" t="n">
+        <x:v>613293</x:v>
+      </x:c>
+      <x:c r="T54" s="16" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="U54" s="16" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>613293</x:v>
+        <x:v>613294</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>613294</x:v>
+        <x:v>581823</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>581823</x:v>
+        <x:v>581824</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>581824</x:v>
+        <x:v>581831</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>581831</x:v>
+        <x:v>579284</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>579146</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -4843,90 +4843,90 @@
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>613299</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>544551</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -5013,93 +5013,93 @@
       <x:c r="R64" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>635216</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>581830</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -5331,51 +5331,51 @@
       <x:c r="L70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>613300</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -5385,51 +5385,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>642304</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>108</x:v>
       </x:c>