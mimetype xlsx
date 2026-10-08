--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -440,75 +440,75 @@
   <x:si>
     <x:t>LP du Parc St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel gestionnaire des opérations de transport routier de marchandises</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Transport logistique durable</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable opérationnel de la chaîne logistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA|Aftral - Isteli - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel gestionnaire des opérations de transport routier de marchandises (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -2377,157 +2377,156 @@
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>638481</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>40990</x:v>
+        <x:v>39106</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s"/>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>31822</x:v>
+        <x:v>31845</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>603445</x:v>
+        <x:v>635216</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>39106</x:v>
+        <x:v>40990</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>31845</x:v>
+        <x:v>31822</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>635216</x:v>
+        <x:v>603445</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40990</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>119</x:v>
       </x:c>