--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -1685,413 +1685,425 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architecture des systèmes d’information spécialisation expert en DevSecOps et infrastructure en santé numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Marseille - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle - développement (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2i Scribtel - Scribtel Formation - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2s Formation School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager en ingénierie informatique spécialisation développement sécurisé par applications (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doranco Espace Multimédia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doranco Espace Multimédia - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiation aux langages HTML et CSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langage HTML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention métiers des réseaux informatiques et télécommunications</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration réseaux sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle - IA &amp; DATA (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Animer un programme de sensibilisation à la cybersécurité et à l’hygiène numérique (méthodologie Cyberpark)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en infrastructures de données massives (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention management des systèmes d'information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Proxmox les fondamentaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My BS - My Business School La Valette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST RAPHAEL CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École supérieure privée Aristée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole supérieure privée Aristée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité informatique parcours déploiement d'applications communicantes et sécurisées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langages informatiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bachelor cybersécurité et administrateur réseau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction HTML, CSS et JavaScript - bootcamp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation Data Engineer - intelligence artificielle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaseq</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiation sécurité informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Descodeuses</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Femme , Handicapé , Public sans emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Déployez votre modèle de machine learning - bootcamp en anglais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration base de données</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chef de projet systèmes, réseaux et sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus Eductive Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mastère spé. cybersécurité (ISEN Yncréa Méditerranée)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISEN Yncréa Méditerranée - campus de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention bio-informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Studio Gentile - Systemv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager en ingénierie informatique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pofessionnel Jean Moulin (site Rol Tanguy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor en sciences et ingénierie - cybersécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité télécommunication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administrateur Système Linux Red Hat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>B2h13 Marseille - My Business School</x:t>
-[...329 lines deleted...]
-    <x:t>10/10/2026 00:00:00</x:t>
+    <x:t>Titre professionnel administrateur système DevOps specificité certification Microsoft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel administrateur système DevOps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS services informatiques aux organisations option A : solutions d'infrastructure, systèmes et réseaux (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud|Mediaschool Est-Sud - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention réseaux et télécommunication parcours architecture des réseaux et cybersécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention réseaux et télécommunication parcours architecture des réseaux et cybersécurité</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Training Expert Management</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>06270</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services informatiques aux organisations option B : solutions logicielles et applications métiers (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services informatiques aux organisations option B : solutions logicielles et applications métiers (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
@@ -2105,114 +2117,102 @@
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan|Dawan - Antenne Marseille|Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinateur de projets informatiques (infrastructures cloud, applicatives ou data) spécificité chef de projet SI &amp; applications</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Visiplus</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention métiers de l'informatique : administration et sécurité des systèmes et des réseaux</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel administrateur système DevOps specificité certification Google</x:t>
   </x:si>
   <x:si>
-    <x:t>08/25/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Dawan|Dawan - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Supérieur de l’Électronique et du Numérique - Toulon - Yncréa Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83200</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien systèmes réseaux et sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur systèmes, réseaux et cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/28/2028 00:00:00</x:t>
   </x:si>
@@ -16315,99 +16315,105 @@
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>604978</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>200</x:v>
-[...1 lines deleted...]
-      <x:c r="C244" s="15" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C244" s="15" t="n">
+        <x:v>40864</x:v>
+      </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s"/>
+      <x:c r="E244" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="J244" s="14" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J244" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>46339</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="S244" s="14" t="n">
+        <x:v>601247</x:v>
+      </x:c>
+      <x:c r="T244" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="U244" s="16" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -18691,98 +18697,98 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>549512</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>31036</x:v>
+        <x:v>71632</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>632958</x:v>
+        <x:v>534020</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -19166,51 +19172,51 @@
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>608472</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -19274,54 +19280,54 @@
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>640670</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
@@ -19439,74 +19445,74 @@
       <x:c r="H298" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>578</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>609471</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
@@ -19520,76 +19526,76 @@
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>599360</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>595542</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
@@ -19679,97 +19685,97 @@
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>595555</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>37638</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>601772</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -19790,88 +19796,88 @@
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>606190</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>42370</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>635316</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -19886,62 +19892,62 @@
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>576627</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
@@ -19955,241 +19961,241 @@
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>615206</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>595877</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>595880</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>595887</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>595889</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
@@ -20218,2207 +20224,2210 @@
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>580864</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>280</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>437</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>592357</x:v>
+        <x:v>531243</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>201</x:v>
-[...1 lines deleted...]
-      <x:c r="H314" s="14" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>46339</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>628110</x:v>
+        <x:v>533116</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="C315" s="3" t="s"/>
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C315" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J315" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>592911</x:v>
+        <x:v>595556</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>592953</x:v>
+        <x:v>587048</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
-      <x:c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>347</x:v>
-[...2 lines deleted...]
-        <x:v>348</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>349</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>549352</x:v>
+        <x:v>587058</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>333</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
-      <x:c r="E318" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>373</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>375</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>545173</x:v>
+        <x:v>611395</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>212</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
-      <x:c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>213</x:v>
-[...2 lines deleted...]
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>215</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>31018</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>556125</x:v>
+        <x:v>576614</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>333</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
-      <x:c r="E320" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>162</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>556381</x:v>
+        <x:v>576621</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>434</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
-      <x:c r="E321" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>269</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>604973</x:v>
+        <x:v>615204</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
-      <x:c r="E322" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>389</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>552569</x:v>
+        <x:v>615205</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>40792</x:v>
+        <x:v>41586</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
-      <x:c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>160</x:v>
-[...2 lines deleted...]
-        <x:v>161</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>608275</x:v>
+        <x:v>596782</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>41611</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
-      <x:c r="E324" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>340</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>600901</x:v>
+        <x:v>596796</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>39586</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
-      <x:c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>549757</x:v>
+        <x:v>592086</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
-      <x:c r="E326" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>601247</x:v>
+        <x:v>592198</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
-      <x:c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H327" s="0" t="s">
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>486</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>600374</x:v>
+        <x:v>578582</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>40116</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
-      <x:c r="E328" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>600419</x:v>
+        <x:v>592357</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
-      <x:c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>539</x:v>
-[...2 lines deleted...]
-        <x:v>383</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>556629</x:v>
+        <x:v>628110</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>603</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>333</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>539</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>556632</x:v>
+        <x:v>592911</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
-      <x:c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>299</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>608580</x:v>
+        <x:v>592953</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>607856</x:v>
+        <x:v>549352</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>608011</x:v>
+        <x:v>545173</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>35502</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>604</x:v>
-[...1 lines deleted...]
-      <x:c r="H334" s="14" t="s"/>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H334" s="14" t="s">
+        <x:v>214</x:v>
+      </x:c>
       <x:c r="I334" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>31018</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>546764</x:v>
+        <x:v>556125</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>170</x:v>
-[...1 lines deleted...]
-      <x:c r="C335" s="3" t="s"/>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C335" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D335" s="3" t="s"/>
+      <x:c r="E335" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H335" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="J335" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>31008</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>531243</x:v>
+        <x:v>556381</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="C336" s="15" t="s"/>
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C336" s="15" t="n">
+        <x:v>39582</x:v>
+      </x:c>
       <x:c r="D336" s="15" t="s"/>
-      <x:c r="E336" s="14" t="s"/>
+      <x:c r="E336" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>132</x:v>
-[...1 lines deleted...]
-      <x:c r="J336" s="14" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J336" s="14" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="K336" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>533116</x:v>
+        <x:v>604973</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="C337" s="3" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C337" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D337" s="3" t="s"/>
+      <x:c r="E337" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="J337" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>592952</x:v>
+        <x:v>552569</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
-      <x:c r="E338" s="14" t="s"/>
+      <x:c r="E338" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>598</x:v>
-[...1 lines deleted...]
-      <x:c r="H338" s="14" t="s"/>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H338" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="I338" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>595556</x:v>
+        <x:v>608275</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="C339" s="3" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C339" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D339" s="3" t="s"/>
+      <x:c r="E339" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H339" s="0" t="s">
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J339" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>31034</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>587048</x:v>
+        <x:v>600901</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="C340" s="15" t="s"/>
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C340" s="15" t="n">
+        <x:v>39586</x:v>
+      </x:c>
       <x:c r="D340" s="15" t="s"/>
-      <x:c r="E340" s="14" t="s"/>
+      <x:c r="E340" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>183</x:v>
-[...1 lines deleted...]
-      <x:c r="J340" s="14" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J340" s="14" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="K340" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>31034</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>587058</x:v>
+        <x:v>549757</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>552</x:v>
-[...1 lines deleted...]
-      <x:c r="C341" s="3" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C341" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D341" s="3" t="s"/>
+      <x:c r="E341" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="J341" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>30857</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>611395</x:v>
+        <x:v>600374</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="C342" s="15" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C342" s="15" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D342" s="15" t="s"/>
-      <x:c r="E342" s="14" t="s"/>
+      <x:c r="E342" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="J342" s="14" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="J342" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>576614</x:v>
+        <x:v>600419</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="C343" s="3" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C343" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D343" s="3" t="s"/>
+      <x:c r="E343" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H343" s="0" t="s">
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J343" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>576621</x:v>
+        <x:v>556629</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>490</x:v>
-[...1 lines deleted...]
-      <x:c r="C344" s="15" t="s"/>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C344" s="15" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D344" s="15" t="s"/>
-      <x:c r="E344" s="14" t="s"/>
+      <x:c r="E344" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>383</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="J344" s="14" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J344" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="K344" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>615204</x:v>
+        <x:v>556632</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>590</x:v>
-[...1 lines deleted...]
-      <x:c r="C345" s="3" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C345" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D345" s="3" t="s"/>
+      <x:c r="E345" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="J345" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>615205</x:v>
+        <x:v>608580</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>41586</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
-      <x:c r="E346" s="14" t="s"/>
+      <x:c r="E346" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="H346" s="14" t="s"/>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H346" s="14" t="s">
+        <x:v>374</x:v>
+      </x:c>
       <x:c r="I346" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>596782</x:v>
+        <x:v>607856</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>41611</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
+      <x:c r="E347" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>31045</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>596796</x:v>
+        <x:v>608011</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>39278</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
-      <x:c r="E348" s="14" t="s"/>
+      <x:c r="E348" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>592086</x:v>
+        <x:v>546764</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>610</x:v>
-[...1 lines deleted...]
-      <x:c r="C349" s="3" t="s"/>
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C349" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="J349" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>31006</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>592198</x:v>
+        <x:v>595545</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>611</x:v>
-[...1 lines deleted...]
-      <x:c r="C350" s="15" t="s"/>
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C350" s="15" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="J350" s="14" t="s"/>
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="J350" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>578582</x:v>
+        <x:v>595552</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>612</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>584589</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
@@ -22493,4332 +22502,4325 @@
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>595888</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>445</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>592283</x:v>
+        <x:v>601329</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>445</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>269</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>71632</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>592285</x:v>
+        <x:v>576380</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>391</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>374</x:v>
-[...1 lines deleted...]
-      <x:c r="H356" s="14" t="s"/>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>162</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>31036</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>632397</x:v>
+        <x:v>632958</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>280</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>437</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>592356</x:v>
+        <x:v>642512</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>40744</x:v>
+        <x:v>38325</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>24293</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>620439</x:v>
+        <x:v>595755</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>31034</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>557983</x:v>
+        <x:v>576620</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>39115</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
-      <x:c r="E360" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>601936</x:v>
+        <x:v>620383</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>363</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
-      <x:c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>24273</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>601940</x:v>
+        <x:v>615208</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>598912</x:v>
+        <x:v>534509</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>40792</x:v>
+        <x:v>38997</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
-      <x:c r="E363" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>24237</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>605524</x:v>
+        <x:v>591994</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>363</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>24273</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>605581</x:v>
+        <x:v>596819</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
-      <x:c r="E365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>353</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>549511</x:v>
+        <x:v>633100</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>475</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
-      <x:c r="E366" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>394</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>31034</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>605056</x:v>
+        <x:v>633102</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>41996</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
-      <x:c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>31034</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>605057</x:v>
+        <x:v>595874</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>41880</x:v>
+        <x:v>38964</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
-      <x:c r="E368" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>347</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>12008</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>628369</x:v>
+        <x:v>635274</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>41880</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
-      <x:c r="E369" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>347</x:v>
-[...2 lines deleted...]
-        <x:v>348</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>31006</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>628370</x:v>
+        <x:v>595885</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
-      <x:c r="E370" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>376</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>558867</x:v>
+        <x:v>595886</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>310</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
-      <x:c r="E371" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>293</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>535090</x:v>
+        <x:v>581522</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
-      <x:c r="E372" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>179</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>71701</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>549733</x:v>
+        <x:v>566990</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>333</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
-      <x:c r="E373" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H373" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>263</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>554385</x:v>
+        <x:v>567363</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>624</x:v>
-[...1 lines deleted...]
-      <x:c r="H374" s="14" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H374" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>608</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>31045</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>604383</x:v>
+        <x:v>567364</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>333</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
-      <x:c r="E375" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>410</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>547581</x:v>
+        <x:v>594658</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
-      <x:c r="E376" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>340</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>235</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>614687</x:v>
+        <x:v>578640</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>333</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
-      <x:c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>389</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>600661</x:v>
+        <x:v>592952</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>382</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>556574</x:v>
+        <x:v>601936</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>40792</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>557044</x:v>
+        <x:v>601940</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
-        <x:v>38779</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>600221</x:v>
+        <x:v>598912</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
+      <x:c r="E381" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>595545</x:v>
+        <x:v>605524</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
-      <x:c r="E382" s="14" t="s"/>
+      <x:c r="E382" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>595552</x:v>
+        <x:v>605581</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="C383" s="3" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C383" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D383" s="3" t="s"/>
+      <x:c r="E383" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="J383" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>642512</x:v>
+        <x:v>549511</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
-        <x:v>38325</x:v>
+        <x:v>41996</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
-      <x:c r="E384" s="14" t="s"/>
+      <x:c r="E384" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>595755</x:v>
+        <x:v>605056</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="C385" s="3" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C385" s="3" t="n">
+        <x:v>41996</x:v>
+      </x:c>
       <x:c r="D385" s="3" t="s"/>
+      <x:c r="E385" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="J385" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>576620</x:v>
+        <x:v>605057</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>39115</x:v>
+        <x:v>41880</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
-      <x:c r="E386" s="14" t="s"/>
+      <x:c r="E386" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>632</x:v>
-[...1 lines deleted...]
-      <x:c r="H386" s="14" t="s"/>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H386" s="14" t="s">
+        <x:v>348</x:v>
+      </x:c>
       <x:c r="I386" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>620383</x:v>
+        <x:v>628369</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>260</x:v>
-[...1 lines deleted...]
-      <x:c r="C387" s="3" t="s"/>
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C387" s="3" t="n">
+        <x:v>41880</x:v>
+      </x:c>
       <x:c r="D387" s="3" t="s"/>
+      <x:c r="E387" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="J387" s="0" t="s">
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>615208</x:v>
+        <x:v>628370</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>126</x:v>
-[...1 lines deleted...]
-      <x:c r="C388" s="15" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C388" s="15" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D388" s="15" t="s"/>
-      <x:c r="E388" s="14" t="s"/>
+      <x:c r="E388" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
-        <x:v>132</x:v>
-[...1 lines deleted...]
-      <x:c r="J388" s="14" t="s"/>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J388" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="K388" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>71632</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>534020</x:v>
+        <x:v>558867</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>556</x:v>
-[...1 lines deleted...]
-      <x:c r="C389" s="3" t="s"/>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C389" s="3" t="n">
+        <x:v>39115</x:v>
+      </x:c>
       <x:c r="D389" s="3" t="s"/>
+      <x:c r="E389" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="J389" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>31006</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>534509</x:v>
+        <x:v>535090</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>38997</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
-      <x:c r="E390" s="14" t="s"/>
+      <x:c r="E390" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>24237</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>591994</x:v>
+        <x:v>549733</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>634</x:v>
-[...1 lines deleted...]
-      <x:c r="C391" s="3" t="s"/>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C391" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D391" s="3" t="s"/>
+      <x:c r="E391" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="J391" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>31006</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>596819</x:v>
+        <x:v>554385</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="C392" s="15" t="s"/>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C392" s="15" t="n">
+        <x:v>37488</x:v>
+      </x:c>
       <x:c r="D392" s="15" t="s"/>
-      <x:c r="E392" s="14" t="s"/>
+      <x:c r="E392" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>145</x:v>
-[...1 lines deleted...]
-      <x:c r="J392" s="14" t="s"/>
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="J392" s="14" t="s">
+        <x:v>163</x:v>
+      </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>633100</x:v>
+        <x:v>604383</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="C393" s="3" t="s"/>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C393" s="3" t="n">
+        <x:v>35340</x:v>
+      </x:c>
       <x:c r="D393" s="3" t="s"/>
+      <x:c r="E393" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="J393" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>633102</x:v>
+        <x:v>547581</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
-      <x:c r="E394" s="14" t="s"/>
+      <x:c r="E394" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>580</x:v>
-[...1 lines deleted...]
-      <x:c r="H394" s="14" t="s"/>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H394" s="14" t="s">
+        <x:v>341</x:v>
+      </x:c>
       <x:c r="I394" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>595874</x:v>
+        <x:v>614687</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>38964</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
+      <x:c r="E395" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>12008</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>635274</x:v>
+        <x:v>600661</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
-      <x:c r="E396" s="14" t="s"/>
+      <x:c r="E396" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>329</x:v>
-[...1 lines deleted...]
-      <x:c r="H396" s="14" t="s"/>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H396" s="14" t="s">
+        <x:v>383</x:v>
+      </x:c>
       <x:c r="I396" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>595885</x:v>
+        <x:v>556574</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
+      <x:c r="E397" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>595886</x:v>
+        <x:v>557044</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="C398" s="15" t="s"/>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C398" s="15" t="n">
+        <x:v>38779</x:v>
+      </x:c>
       <x:c r="D398" s="15" t="s"/>
-      <x:c r="E398" s="14" t="s"/>
+      <x:c r="E398" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>183</x:v>
-[...1 lines deleted...]
-      <x:c r="J398" s="14" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J398" s="14" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="K398" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>31034</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>581522</x:v>
+        <x:v>600221</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="C399" s="3" t="s"/>
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C399" s="3" t="n">
+        <x:v>39490</x:v>
+      </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="J399" s="0" t="s">
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>71701</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>566990</x:v>
+        <x:v>592283</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C400" s="15" t="s"/>
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C400" s="15" t="n">
+        <x:v>39490</x:v>
+      </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>51</x:v>
-[...1 lines deleted...]
-      <x:c r="J400" s="14" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="J400" s="14" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="K400" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>567363</x:v>
+        <x:v>592285</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C401" s="3" t="s"/>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C401" s="3" t="n">
+        <x:v>40792</x:v>
+      </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>49</x:v>
-[...2 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="J401" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>567364</x:v>
+        <x:v>632397</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>526</x:v>
-[...1 lines deleted...]
-      <x:c r="C402" s="15" t="s"/>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C402" s="15" t="n">
+        <x:v>40116</x:v>
+      </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>563</x:v>
-[...1 lines deleted...]
-      <x:c r="J402" s="14" t="s"/>
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="J402" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>594658</x:v>
+        <x:v>592356</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C403" s="3" t="s"/>
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C403" s="3" t="n">
+        <x:v>40744</x:v>
+      </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J403" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>24293</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>578640</x:v>
+        <x:v>620439</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>601329</x:v>
+        <x:v>557983</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>71632</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>576380</x:v>
+        <x:v>628113</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>36061</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>650</x:v>
-[...1 lines deleted...]
-      <x:c r="H406" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
+      <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>30812</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>633062</x:v>
+        <x:v>632683</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
-        <x:v>38997</x:v>
+        <x:v>36061</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>655</x:v>
-[...2 lines deleted...]
-        <x:v>656</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>24237</x:v>
+        <x:v>30812</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>632944</x:v>
+        <x:v>632689</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
-        <x:v>36061</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>659</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>30812</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>613589</x:v>
+        <x:v>598485</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>40792</x:v>
+        <x:v>38997</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="H409" s="0" t="s">
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>24237</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>555189</x:v>
+        <x:v>632944</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>405</x:v>
-[...1 lines deleted...]
-      <x:c r="H410" s="14" t="s"/>
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="H410" s="14" t="s">
+        <x:v>660</x:v>
+      </x:c>
       <x:c r="I410" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>588473</x:v>
+        <x:v>633062</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>36163</x:v>
+        <x:v>36061</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>671</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>30812</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>671</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>547934</x:v>
+        <x:v>613589</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>643025</x:v>
+        <x:v>555189</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>160</x:v>
-[...2 lines deleted...]
-        <x:v>161</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>643028</x:v>
+        <x:v>588473</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>36163</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>409</x:v>
-[...1 lines deleted...]
-      <x:c r="H414" s="14" t="s"/>
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="H414" s="14" t="s">
+        <x:v>674</x:v>
+      </x:c>
       <x:c r="I414" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>643029</x:v>
+        <x:v>547934</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>37680</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H415" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>24273</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>581515</x:v>
+        <x:v>643025</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>254</x:v>
-[...1 lines deleted...]
-      <x:c r="H416" s="14" t="s"/>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H416" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="I416" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>538405</x:v>
+        <x:v>643028</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>538411</x:v>
+        <x:v>643029</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>601759</x:v>
+        <x:v>581515</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>36061</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>30812</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>632689</x:v>
+        <x:v>538405</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>598485</x:v>
+        <x:v>538411</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
-        <x:v>37488</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>31045</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>588537</x:v>
+        <x:v>636998</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>38478</x:v>
+        <x:v>37488</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>31008</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>635880</x:v>
+        <x:v>588537</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
-        <x:v>40102</x:v>
+        <x:v>38478</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>160</x:v>
-[...2 lines deleted...]
-        <x:v>161</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>641689</x:v>
+        <x:v>635880</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
-        <x:v>36061</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>30812</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>613731</x:v>
+        <x:v>601759</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
-        <x:v>37680</x:v>
+        <x:v>40102</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H425" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>24273</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>629945</x:v>
+        <x:v>641689</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>37680</x:v>
+        <x:v>36061</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>24273</x:v>
+        <x:v>30812</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>587738</x:v>
+        <x:v>613731</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>688</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>689</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
-        <x:v>40792</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>606157</x:v>
+        <x:v>629945</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>650</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>633060</x:v>
+        <x:v>587738</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>599419</x:v>
+        <x:v>606157</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>36061</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>681</x:v>
-[...1 lines deleted...]
-      <x:c r="H430" s="14" t="s"/>
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="H430" s="14" t="s">
+        <x:v>660</x:v>
+      </x:c>
       <x:c r="I430" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>30812</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>632683</x:v>
+        <x:v>633060</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -26950,70 +26952,70 @@
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>643031</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>581511</x:v>
       </x:c>
@@ -27061,275 +27063,275 @@
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>611774</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>40744</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>638772</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>37680</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>24273</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="S437" s="0" t="n">
+        <x:v>599419</x:v>
+      </x:c>
+      <x:c r="T437" s="4" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="U437" s="4" t="s">
         <x:v>699</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>588472</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>36462</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>613763</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27344,51 +27346,51 @@
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>634003</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>24273</x:v>
@@ -27398,51 +27400,51 @@
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>623637</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>57</x:v>
@@ -27571,105 +27573,105 @@
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>580622</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>36061</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>30812</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>632682</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27684,51 +27686,51 @@
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>608142</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>37</x:v>
@@ -27866,192 +27868,192 @@
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>608138</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>633045</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>633059</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>36462</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>632722</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
@@ -28144,253 +28146,253 @@
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>643035</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>36061</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>30812</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>578825</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>36462</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>578852</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>633047</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38478</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>635367</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
@@ -28490,75 +28492,75 @@
       <x:c r="R460" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>635633</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>41996</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>629981</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
@@ -28642,92 +28644,92 @@
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>588470</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>40744</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>599305</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
@@ -28877,51 +28879,51 @@
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>598486</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
@@ -29055,197 +29057,197 @@
       <x:c r="R470" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>590884</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>633061</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>633063</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>633064</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
@@ -29568,101 +29570,101 @@
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>643036</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>632945</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>24273</x:v>
@@ -29777,59 +29779,59 @@
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>588471</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>37</x:v>
@@ -29842,51 +29844,51 @@
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>538341</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>24273</x:v>
@@ -29896,108 +29898,108 @@
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>573280</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>573843</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>24273</x:v>
@@ -30007,51 +30009,51 @@
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>599461</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>37</x:v>
@@ -30350,102 +30352,102 @@
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>616872</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>36163</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
-        <x:v>671</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>671</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>548074</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>40356</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -30525,255 +30527,255 @@
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>608352</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>36061</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>30812</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>613587</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>36061</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>30812</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>613588</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>36061</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>30812</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>639629</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38478</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>636082</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
@@ -30815,76 +30817,76 @@
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>634417</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>41996</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>629982</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>