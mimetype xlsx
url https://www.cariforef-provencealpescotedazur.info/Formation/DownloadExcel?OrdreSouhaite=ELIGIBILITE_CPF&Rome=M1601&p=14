--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -1271,237 +1271,237 @@
   <x:si>
     <x:t>Lycée de la montagne</x:t>
   </x:si>
   <x:si>
     <x:t>06420</x:t>
   </x:si>
   <x:si>
     <x:t>VALDEBLORE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée professionnel Saint-Jean le Baptiste</x:t>
   </x:si>
   <x:si>
     <x:t>84600</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ch Mongrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Claret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFR Bléone-Durance</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Ch Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>LP de Sorgues</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean Monnet</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ste-Marthe</x:t>
   </x:si>
   <x:si>
     <x:t>83390</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Sainte-Marthe</x:t>
   </x:si>
   <x:si>
     <x:t>CUERS</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel chargé d'accueil et de gestion administrative</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sipca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Optim'hum</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Raynouard</x:t>
-[...50 lines deleted...]
-    <x:t>09/13/2028 00:00:00</x:t>
+    <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel chargé d'accueil et de gestion administrative</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Epv</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACPM</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
@@ -10036,1963 +10036,1960 @@
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>593018</x:v>
+        <x:v>593042</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>593021</x:v>
+        <x:v>593045</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>593030</x:v>
+        <x:v>593048</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>407</x:v>
-[...1 lines deleted...]
-      <x:c r="H140" s="14" t="s"/>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="Q140" s="16" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="R140" s="14" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="S140" s="14" t="n">
+        <x:v>547984</x:v>
+      </x:c>
+      <x:c r="T140" s="16" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="U140" s="16" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>583484</x:v>
+        <x:v>596629</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>38225</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>321</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>31854</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>574079</x:v>
+        <x:v>593018</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>593042</x:v>
+        <x:v>593021</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="R144" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="R144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>593045</x:v>
+        <x:v>593030</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="I145" s="4" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="Q145" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="Q145" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>593048</x:v>
+        <x:v>593038</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>157</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>547984</x:v>
+        <x:v>639583</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>596629</x:v>
+        <x:v>548124</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>548124</x:v>
+        <x:v>573808</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>573808</x:v>
+        <x:v>573816</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>40344</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>573816</x:v>
+        <x:v>603238</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>603238</x:v>
+        <x:v>599691</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>40344</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>599691</x:v>
+        <x:v>609642</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
-      <x:c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>230</x:v>
-[...2 lines deleted...]
-        <x:v>314</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>609642</x:v>
+        <x:v>583484</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38225</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>31854</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>627861</x:v>
+        <x:v>574079</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>157</x:v>
-[...2 lines deleted...]
-        <x:v>158</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>627865</x:v>
+        <x:v>626459</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>436</x:v>
-[...1 lines deleted...]
-      <x:c r="H156" s="14" t="s"/>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>621217</x:v>
+        <x:v>604439</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>611291</x:v>
+        <x:v>627861</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>637612</x:v>
+        <x:v>627865</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>635623</x:v>
+        <x:v>621217</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>637688</x:v>
+        <x:v>625568</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>633334</x:v>
+        <x:v>611291</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>629754</x:v>
+        <x:v>637612</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>626459</x:v>
+        <x:v>635623</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>604439</x:v>
+        <x:v>637688</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>625568</x:v>
+        <x:v>633334</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>624483</x:v>
+        <x:v>629754</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>637615</x:v>
+        <x:v>624483</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>316</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>642456</x:v>
+        <x:v>637615</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>157</x:v>
-[...2 lines deleted...]
-        <x:v>158</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>642456</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>458</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>639583</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>47</x:v>
@@ -12005,841 +12002,841 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>623353</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>639564</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>639569</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>639570</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>639575</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>639578</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>604503</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>627989</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>627992</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>629773</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>639573</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>639577</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>639581</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>639582</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>633335</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -12854,162 +12851,162 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>630452</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>626896</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>642176</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>35035</x:v>
@@ -13019,167 +13016,167 @@
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>639861</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>627988</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>627991</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>47</x:v>
@@ -13192,51 +13189,51 @@
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>624927</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>47</x:v>
@@ -13249,623 +13246,623 @@
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>604440</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>626462</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>633261</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>637613</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>629939</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>633701</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>629753</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>630450</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>627862</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>627863</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>621219</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>47</x:v>
@@ -13878,392 +13875,392 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>629270</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>637616</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>612164</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>637691</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>639571</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>639576</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>639579</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>47</x:v>
@@ -14276,51 +14273,51 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>641204</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -14335,738 +14332,738 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>604502</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>627990</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>626358</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>629772</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>629938</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>628846</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>628880</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>637687</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>637689</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>637690</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>639572</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>639574</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>639580</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
@@ -15079,110 +15076,110 @@
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>633683</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>627864</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>47</x:v>
@@ -15254,278 +15251,278 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>632351</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>633262</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>637614</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>642455</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>614953</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>47</x:v>
@@ -15538,165 +15535,165 @@
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>623366</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>626461</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>625566</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -15711,108 +15708,108 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>604438</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>604442</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -15827,100 +15824,100 @@
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>604500</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>604501</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>