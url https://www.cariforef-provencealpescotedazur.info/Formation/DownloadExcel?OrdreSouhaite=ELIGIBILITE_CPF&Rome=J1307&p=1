--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -263,90 +263,90 @@
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Vendeur spécialisé en parapharmacie</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Handicapé , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2022 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'État de préparateur en pharmacie hospitalière</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation des Préparateurs en Pharmacie Hospitalière</x:t>
   </x:si>
   <x:si>
     <x:t>13314</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Institut de formation d'aides soignant(e)s </x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
@@ -1366,392 +1366,392 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>546727</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>35719</x:v>
+        <x:v>41851</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
+      <x:c r="E9" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>43006</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>546069</x:v>
+        <x:v>642736</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="C10" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C10" s="15" t="n">
+        <x:v>35719</x:v>
+      </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s"/>
+      <x:c r="E10" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>68</x:v>
-[...1 lines deleted...]
-      <x:c r="H10" s="14" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H10" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="I10" s="16" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="J10" s="14" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="J10" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>43006</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>454421</x:v>
+        <x:v>545216</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>41851</x:v>
+        <x:v>35719</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>43006</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>642736</x:v>
+        <x:v>557839</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>35719</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>43006</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>545216</x:v>
+        <x:v>551114</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>35719</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>43006</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>557839</x:v>
+        <x:v>546069</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>26</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>43006</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>551114</x:v>
+        <x:v>454421</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41851</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -1764,51 +1764,51 @@
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>43006</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>615015</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39707</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
@@ -2137,51 +2137,51 @@
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>545217</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39707</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>82</x:v>
@@ -2246,51 +2246,51 @@
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>43006</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>545215</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41851</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -2428,51 +2428,51 @@
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>43006</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>639729</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>35719</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>