--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -440,87 +440,87 @@
   <x:si>
     <x:t xml:space="preserve">chef de projet en rénovation énergétique performante </x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>Archéologie du bâti</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration monument</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS enveloppe des bâtiments : conception et réalisation (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le bâti ancien : des solutions pour la réglementation environnementale 2020 (RE2020)</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pratique de la conservation des peintures murales</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Solutions de confortement de la structure du bâti</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>INITIATION A LA CONSERVATION/RESTAURATION DES PEINTURES MUALES</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
@@ -1989,326 +1989,326 @@
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>573311</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>118</x:v>
-[...1 lines deleted...]
-      <x:c r="C18" s="15" t="s"/>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C18" s="15" t="n">
+        <x:v>37495</x:v>
+      </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>78</x:v>
-[...1 lines deleted...]
-      <x:c r="J18" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="J18" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>22359</x:v>
+        <x:v>22411</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>643136</x:v>
+        <x:v>611243</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>125</x:v>
-[...1 lines deleted...]
-      <x:c r="C19" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="n">
+        <x:v>35483</x:v>
+      </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>22357</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>614854</x:v>
+        <x:v>603815</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>22357</x:v>
+        <x:v>22359</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>614888</x:v>
+        <x:v>643136</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>133</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>22411</x:v>
+        <x:v>22357</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>611243</x:v>
+        <x:v>614854</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>26</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>22054</x:v>
+        <x:v>22357</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>603815</x:v>
+        <x:v>614888</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>35483</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2335,89 +2335,89 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>554926</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>547698</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
@@ -2619,140 +2619,140 @@
       <x:c r="R28" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>614864</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>627060</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>627061</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>