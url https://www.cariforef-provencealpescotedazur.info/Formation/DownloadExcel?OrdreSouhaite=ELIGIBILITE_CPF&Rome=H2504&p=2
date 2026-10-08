--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -578,93 +578,93 @@
   <x:si>
     <x:t>Parfum</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité génie chimique-génie des procédés parcours contrôle, pilotage et optimisation des procédés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie chimique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable performance industrielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Kaizen</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité génie chimique-génie des procédés parcours contrôle, pilotage et optimisation des procédés</x:t>
-[...2 lines deleted...]
-    <x:t>Génie chimique</x:t>
+    <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Plastiques et composites</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -2225,296 +2225,296 @@
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>596772</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>639968</x:v>
+        <x:v>626875</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>21546</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>635974</x:v>
+        <x:v>639968</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>616695</x:v>
+        <x:v>635974</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>21546</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>565188</x:v>
+        <x:v>616695</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>626875</x:v>
+        <x:v>565188</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>103</x:v>
@@ -3248,582 +3248,580 @@
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>603418</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>34943</x:v>
+        <x:v>41570</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>31458</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>509558</x:v>
+        <x:v>596710</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>101</x:v>
-[...2 lines deleted...]
-        <x:v>102</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>22871</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>547677</x:v>
+        <x:v>615069</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>640768</x:v>
+        <x:v>614570</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>41570</x:v>
+        <x:v>34943</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>11534</x:v>
+        <x:v>31458</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="P43" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="R43" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="S43" s="0" t="n">
+        <x:v>509558</x:v>
+      </x:c>
+      <x:c r="T43" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="U43" s="4" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>48</x:v>
-[...1 lines deleted...]
-      <x:c r="C44" s="15" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="n">
+        <x:v>38566</x:v>
+      </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>49</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="J44" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>21546</x:v>
+        <x:v>22871</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>615069</x:v>
+        <x:v>547677</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>614570</x:v>
+        <x:v>640768</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>591852</x:v>
+        <x:v>640766</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>21546</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>642142</x:v>
+        <x:v>638538</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="C48" s="15" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="n">
+        <x:v>38703</x:v>
+      </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="J48" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>640766</x:v>
+        <x:v>591852</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>638538</x:v>
+        <x:v>642142</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">