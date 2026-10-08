--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -680,111 +680,111 @@
   <x:si>
     <x:t>Responsable amélioration continue en industrie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
   </x:si>
   <x:si>
     <x:t>Kaizen</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité matériaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention réseaux et télécommunication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protocole télécommunication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'institut supérieur d'agriculture Rhône-Alpes (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isara</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Environnement aménagement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isara - Antenne Montfavet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'industrie : gestion de la production industrielle parcours chargé d'affaire en chaudronnerie industrielle en partenariat avec le CNAM (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualité industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie biologique parcours biologie médicale et biotechnologie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expérimentation animale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public sans emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
-  </x:si>
-[...49 lines deleted...]
-    <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>master mention électronique, énergie électrique, automatique</x:t>
   </x:si>
   <x:si>
     <x:t>Électronique</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère Spécialisé Ingénierie du Sport - Interaction Homme Matériel Environnement (IHME)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
@@ -4415,842 +4415,842 @@
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>611015</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>38097</x:v>
+        <x:v>37582</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>595663</x:v>
+        <x:v>595842</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>609281</x:v>
+        <x:v>613714</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>207</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>595842</x:v>
+        <x:v>632641</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>110</x:v>
-[...1 lines deleted...]
-      <x:c r="C56" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C56" s="15" t="n">
+        <x:v>38981</x:v>
+      </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="J56" s="14" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="J56" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>613714</x:v>
+        <x:v>591984</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>110</x:v>
-[...1 lines deleted...]
-      <x:c r="C57" s="3" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="n">
+        <x:v>38997</x:v>
+      </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>24237</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>632641</x:v>
+        <x:v>591994</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38981</x:v>
+        <x:v>40179</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>24454</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>591984</x:v>
+        <x:v>497289</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>38997</x:v>
+        <x:v>35350</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>24237</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>591994</x:v>
+        <x:v>603417</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>40179</x:v>
+        <x:v>42453</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>213</x:v>
-[...1 lines deleted...]
-      <x:c r="H60" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>12554</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>497289</x:v>
+        <x:v>605714</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>35350</x:v>
+        <x:v>40300</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>31654</x:v>
+        <x:v>31354</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>603417</x:v>
+        <x:v>605782</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>42453</x:v>
+        <x:v>38321</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>605714</x:v>
+        <x:v>501082</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>40300</x:v>
+        <x:v>35367</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>31354</x:v>
+        <x:v>12010</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>605782</x:v>
+        <x:v>602523</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38321</x:v>
+        <x:v>38211</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>501082</x:v>
+        <x:v>555743</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>35367</x:v>
+        <x:v>38097</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>125</x:v>
-[...2 lines deleted...]
-        <x:v>126</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>12010</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>602523</x:v>
+        <x:v>595663</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38211</x:v>
+        <x:v>39130</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>555743</x:v>
+        <x:v>609281</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5498,93 +5498,93 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>543539</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>546663</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -6377,51 +6377,51 @@
       <x:c r="J87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31380</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>611498</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -6702,54 +6702,54 @@
       <x:c r="I93" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>31380</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>592790</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -6779,79 +6779,79 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>591931</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>591993</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
@@ -7147,60 +7147,60 @@
         <x:v>41634</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>596694</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -7257,51 +7257,51 @@
       <x:c r="G103" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>632945</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
@@ -7605,51 +7605,51 @@
       <x:c r="G109" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>632944</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">