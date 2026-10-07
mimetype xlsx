--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -689,50 +689,62 @@
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques - physique - chimie - informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>Centrale Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences et technologies</x:t>
   </x:si>
   <x:si>
+    <x:t>licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formulation mélange</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>05007</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BTS bioqualité</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Chatelier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasteur</x:t>
@@ -767,62 +779,50 @@
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode physico-chimique analyse</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité mesures physiques parcours matériaux et contrôles physico-chimiques</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>BTS biotechnologie en recherche et en production</x:t>
   </x:si>
   <x:si>
-    <x:t>licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pratiquer la méthode HACCP et le PMS en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Aaaa et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>66100</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention bio-industries et biotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2029 00:00:00</x:t>
@@ -947,102 +947,102 @@
   <x:si>
     <x:t>Lycée A Calmette</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences pour la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Santé</x:t>
   </x:si>
   <x:si>
+    <x:t>BTSA analyses biologiques, biotechnologiques, agricoles et environnementales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Pétrarque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie biologique parcours biologie médicale et biotechnologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention sciences de la vie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTSA qualité, alimentation, innovation et maîtrise sanitaire option aliments et processus technologiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPA les Magnanarelles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vos Formations aux Meilleurs Prix</x:t>
   </x:si>
   <x:si>
     <x:t>FMP</x:t>
   </x:si>
   <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>EMP</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours sécurité, qualité et microbiologie en industries agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
@@ -4583,966 +4583,966 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>592212</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="C56" s="15" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C56" s="15" t="n">
+        <x:v>40500</x:v>
+      </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>207</x:v>
-[...1 lines deleted...]
-      <x:c r="J56" s="14" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J56" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>11511</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>591936</x:v>
+        <x:v>592536</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="C57" s="3" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="n">
+        <x:v>38382</x:v>
+      </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>591947</x:v>
+        <x:v>600772</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>41043</x:v>
+        <x:v>36937</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>12065</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>592829</x:v>
+        <x:v>640533</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>591957</x:v>
+        <x:v>591936</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>21546</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>637752</x:v>
+        <x:v>591947</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>41568</x:v>
+        <x:v>41043</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>12065</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>596698</x:v>
+        <x:v>592829</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>596774</x:v>
+        <x:v>591957</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>199</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>592015</x:v>
+        <x:v>637752</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>41568</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>592020</x:v>
+        <x:v>596698</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>39690</x:v>
+        <x:v>41593</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>592211</x:v>
+        <x:v>596774</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38883</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>597561</x:v>
+        <x:v>592015</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38884</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>12058</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>597562</x:v>
+        <x:v>592020</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>148</x:v>
-[...1 lines deleted...]
-      <x:c r="C68" s="15" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C68" s="15" t="n">
+        <x:v>39690</x:v>
+      </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>594707</x:v>
+        <x:v>592211</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>40500</x:v>
+        <x:v>38883</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>11511</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>592536</x:v>
+        <x:v>597561</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38382</x:v>
+        <x:v>38884</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>11523</x:v>
+        <x:v>12058</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>600772</x:v>
+        <x:v>597562</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
-      <x:c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>21570</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>640533</x:v>
+        <x:v>594707</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>643105</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>121</x:v>
@@ -5639,51 +5639,51 @@
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>592531</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
@@ -5824,54 +5824,54 @@
       <x:c r="I78" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>602523</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -6053,79 +6053,79 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>591958</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40500</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>11511</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>592535</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
@@ -6729,95 +6729,95 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>591951</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>634309</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41567</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6949,51 +6949,51 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>592213</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38883</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>12081</x:v>
@@ -7003,51 +7003,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>597559</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38883</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
@@ -7169,183 +7169,183 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>594709</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>594708</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41600</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>596696</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41568</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>596699</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
@@ -7391,81 +7391,81 @@
       <x:c r="R106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>596775</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>592023</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38884</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
@@ -7638,60 +7638,60 @@
       <x:c r="G111" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>602526</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>13874</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8037,1417 +8037,1418 @@
       <x:c r="I118" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>606181</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="C119" s="3" t="s"/>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="n">
+        <x:v>36772</x:v>
+      </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>292</x:v>
-[...1 lines deleted...]
-      <x:c r="H119" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="J119" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>21546</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>638075</x:v>
+        <x:v>596648</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>40411</x:v>
+        <x:v>41634</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>12010</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>592532</x:v>
+        <x:v>596694</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="C121" s="3" t="s"/>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C121" s="3" t="n">
+        <x:v>39517</x:v>
+      </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J121" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>21546</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>598273</x:v>
+        <x:v>592167</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>36772</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>12003</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>605835</x:v>
+        <x:v>592168</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>36772</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
-      <x:c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>12003</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>604286</x:v>
+        <x:v>592171</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="C124" s="15" t="s"/>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="n">
+        <x:v>36937</x:v>
+      </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="J124" s="14" t="s"/>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="J124" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>12067</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>591913</x:v>
+        <x:v>596448</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J125" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>12067</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>591914</x:v>
+        <x:v>594705</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="J126" s="14" t="s"/>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="J126" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>591949</x:v>
+        <x:v>594706</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="C127" s="3" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="n">
+        <x:v>38318</x:v>
+      </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="J127" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>12065</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>591952</x:v>
+        <x:v>596670</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>591954</x:v>
+        <x:v>635213</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>300</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>12003</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>596648</x:v>
+        <x:v>594700</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>302</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="I130" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="H130" s="14" t="s"/>
-      <x:c r="I130" s="16" t="s">
+      <x:c r="J130" s="14" t="s"/>
+      <x:c r="K130" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="L130" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="M130" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="N130" s="15" t="n">
+        <x:v>21546</x:v>
+      </x:c>
+      <x:c r="O130" s="14" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="P130" s="14" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="Q130" s="16" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="R130" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="S130" s="14" t="n">
+        <x:v>638075</x:v>
+      </x:c>
+      <x:c r="T130" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="J130" s="14" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>592167</x:v>
+        <x:v>592532</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>303</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>199</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>592168</x:v>
+        <x:v>598273</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>36772</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>592171</x:v>
+        <x:v>605835</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>36937</x:v>
+        <x:v>36772</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s"/>
+      <x:c r="E134" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>21570</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>596448</x:v>
+        <x:v>604286</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-        <x:v>130</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>12067</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>594705</x:v>
+        <x:v>591913</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>269</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>12067</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>594706</x:v>
+        <x:v>591914</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>303</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>224</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>592166</x:v>
+        <x:v>591949</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>303</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>592169</x:v>
+        <x:v>591952</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>303</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>592170</x:v>
+        <x:v>591954</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>632371</x:v>
+        <x:v>592166</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>38318</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>12065</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>596670</x:v>
+        <x:v>592169</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="C142" s="15" t="s"/>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C142" s="15" t="n">
+        <x:v>39517</x:v>
+      </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>115</x:v>
-[...1 lines deleted...]
-      <x:c r="J142" s="14" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J142" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>21546</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>635213</x:v>
+        <x:v>592170</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>148</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="3" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="n">
+        <x:v>38978</x:v>
+      </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>594700</x:v>
+        <x:v>632371</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9558,51 +9559,51 @@
       <x:c r="G146" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>632948</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
@@ -9624,51 +9625,51 @@
       <x:c r="J147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>632956</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38382</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">