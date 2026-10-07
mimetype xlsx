--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -902,75 +902,75 @@
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant manager loisirs hébergement restauration (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique territoriale , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer les opérations relatives au séjour des clients - Bloc de compétences du titre professionnel Réceptionniste hôtellerie et hôtellerie de plein air</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre Professionnel Réceptionniste hôtellerie et hôtellerie de plein air</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réceptionniste hôtellerie et hôtellerie de plein air</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
@@ -7719,810 +7719,811 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>553413</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>605555</x:v>
+        <x:v>616803</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>107</x:v>
-[...2 lines deleted...]
-        <x:v>108</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>556271</x:v>
+        <x:v>605555</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>38870</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="H108" s="14" t="s"/>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>42686</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>609156</x:v>
+        <x:v>556271</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>37921</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>606977</x:v>
+        <x:v>609156</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>37921</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>191</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>608442</x:v>
+        <x:v>606977</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>553016</x:v>
+        <x:v>608442</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>38039</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>251</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>600997</x:v>
+        <x:v>553016</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>38870</x:v>
+        <x:v>38039</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>42686</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>607331</x:v>
+        <x:v>600997</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>607939</x:v>
+        <x:v>607331</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>607943</x:v>
+        <x:v>607939</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>546711</x:v>
+        <x:v>607943</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>38039</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>580201</x:v>
+        <x:v>546711</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>38870</x:v>
+        <x:v>38039</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>195</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>42686</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>616803</x:v>
+        <x:v>580201</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10165,657 +10166,654 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>606266</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>615515</x:v>
+        <x:v>638159</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>543659</x:v>
+        <x:v>598266</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>543664</x:v>
+        <x:v>553994</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>120</x:v>
-[...2 lines deleted...]
-        <x:v>121</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>585586</x:v>
+        <x:v>577333</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="H152" s="14" t="s"/>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>640103</x:v>
+        <x:v>613781</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>638159</x:v>
+        <x:v>615515</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>598266</x:v>
+        <x:v>543659</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>107</x:v>
-[...2 lines deleted...]
-        <x:v>108</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>553994</x:v>
+        <x:v>543664</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>38870</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="H156" s="14" t="s"/>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>42686</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>577333</x:v>
+        <x:v>585586</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>281</x:v>
-[...2 lines deleted...]
-        <x:v>282</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>613781</x:v>
+        <x:v>640103</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>627852</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -11001,60 +10999,60 @@
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>613807</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37862</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -11112,51 +11110,51 @@
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>638160</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -11192,84 +11190,84 @@
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>598264</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>627851</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -11336,51 +11334,51 @@
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>631185</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -11504,110 +11502,110 @@
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>615348</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>620347</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -11751,51 +11749,51 @@
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>553989</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>75</x:v>
@@ -11907,51 +11905,51 @@
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>624006</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>40112</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
@@ -12136,51 +12134,51 @@
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>627978</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -12193,51 +12191,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>627979</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
@@ -12738,78 +12736,78 @@
       <x:c r="R192" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>543693</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>632506</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
@@ -13232,51 +13230,51 @@
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>620357</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
@@ -13306,51 +13304,51 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>577332</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>75</x:v>
@@ -13372,135 +13370,135 @@
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>632280</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>623869</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>641448</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>