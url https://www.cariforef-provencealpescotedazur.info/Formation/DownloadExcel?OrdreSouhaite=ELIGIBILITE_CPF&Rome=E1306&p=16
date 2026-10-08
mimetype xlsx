--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -866,122 +866,122 @@
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign - initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Photoshop - initiation</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BMA spécialité arts graphiques option B : décor peint</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Rempart-Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Procreate Peinture numérique réaliste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eloce - Walter Learning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illustrator spécialisation stylisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photoshop maîtrise complète</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illustrator - Niveau 2 - Intermédiaire</x:t>
+  </x:si>
+  <x:si>
     <x:t>Logiciel Lumion - Base</x:t>
   </x:si>
   <x:si>
     <x:t>L4M - Lumion France</x:t>
   </x:si>
   <x:si>
     <x:t>06270</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option B : décor peint (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur en communication graphique et numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BMA spécialité arts graphiques option B : décor peint</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Photoshop - Niveau 2 - Intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - Maîtrise complète</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>After Effects Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign - Niveau 1 - Initiation</x:t>
@@ -989,117 +989,117 @@
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMA spécialité arts graphiques option A : signalétique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Pasteur</x:t>
   </x:si>
   <x:si>
+    <x:t>Procreate Illustrer pour l’édition livres magazines</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Procreate Illustrer pour l’édition livres magazines</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel graphiste</x:t>
   </x:si>
   <x:si>
+    <x:t>Airo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTEUX</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Airo</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CAP signalétique et décors graphiques blocs de compétences BC01 - BC02</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Spéciale de Peinture Décorative de Provence - Atelier des Ocres</x:t>
   </x:si>
   <x:si>
     <x:t>04310</x:t>
   </x:si>
   <x:si>
     <x:t>GANAGOBIE</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/27/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
@@ -7367,2036 +7367,2036 @@
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>566975</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C107" s="3" t="s"/>
+      <x:c r="C107" s="3" t="n">
+        <x:v>37946</x:v>
+      </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="J107" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>71154</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>591296</x:v>
+        <x:v>595595</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="C108" s="15" t="s"/>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C108" s="15" t="n">
+        <x:v>37305</x:v>
+      </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="J108" s="14" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="J108" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>71133</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>635426</x:v>
+        <x:v>593060</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="C109" s="3" t="s"/>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C109" s="3" t="n">
+        <x:v>37305</x:v>
+      </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J109" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>71133</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>635431</x:v>
+        <x:v>593064</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>71133</x:v>
+        <x:v>71135</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>635432</x:v>
+        <x:v>634004</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>46006</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>635516</x:v>
+        <x:v>634085</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>635521</x:v>
+        <x:v>586991</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="C113" s="3" t="s"/>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="n">
+        <x:v>38567</x:v>
+      </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>635522</x:v>
+        <x:v>595912</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="C114" s="15" t="s"/>
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C114" s="15" t="n">
+        <x:v>38567</x:v>
+      </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="J114" s="14" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="J114" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>635525</x:v>
+        <x:v>595916</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>270</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>162</x:v>
-[...2 lines deleted...]
-        <x:v>163</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>609697</x:v>
+        <x:v>642494</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>159</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>271</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>273</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>550893</x:v>
+        <x:v>615067</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>277</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>71120</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>595595</x:v>
+        <x:v>615190</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>37305</x:v>
+        <x:v>39605</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>22441</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>593060</x:v>
+        <x:v>620385</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>169</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>593064</x:v>
+        <x:v>534232</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>71135</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>634004</x:v>
+        <x:v>591267</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>46006</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>634085</x:v>
+        <x:v>577085</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>46052</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>586991</x:v>
+        <x:v>635439</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>251</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>46027</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>595912</x:v>
+        <x:v>635440</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>145</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>259</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>46027</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>595916</x:v>
+        <x:v>635442</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>71123</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>642494</x:v>
+        <x:v>635518</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>615067</x:v>
+        <x:v>642231</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>71120</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>615190</x:v>
+        <x:v>586982</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>145</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>184</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>620385</x:v>
+        <x:v>603891</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>534232</x:v>
+        <x:v>615065</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>591267</x:v>
+        <x:v>615068</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>71135</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>577085</x:v>
+        <x:v>612398</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>115</x:v>
-[...1 lines deleted...]
-      <x:c r="H132" s="14" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>71133</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>635439</x:v>
+        <x:v>534204</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>71133</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>635440</x:v>
+        <x:v>534206</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>71133</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>635442</x:v>
+        <x:v>542292</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>71154</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>635518</x:v>
+        <x:v>591296</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>642231</x:v>
+        <x:v>635426</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>46052</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>586982</x:v>
+        <x:v>635431</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>603891</x:v>
+        <x:v>635432</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>71133</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>615065</x:v>
+        <x:v>635516</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>71133</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>615068</x:v>
+        <x:v>635521</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>71135</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>612398</x:v>
+        <x:v>635522</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>534204</x:v>
+        <x:v>635525</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="3" t="s"/>
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="n">
+        <x:v>37946</x:v>
+      </x:c>
       <x:c r="D143" s="3" t="s"/>
+      <x:c r="E143" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>534206</x:v>
+        <x:v>609697</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>288</x:v>
-[...1 lines deleted...]
-      <x:c r="C144" s="15" t="s"/>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C144" s="15" t="n">
+        <x:v>39605</x:v>
+      </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s"/>
+      <x:c r="E144" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="J144" s="14" t="s"/>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="J144" s="14" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>542292</x:v>
+        <x:v>550893</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>45</x:v>
@@ -10072,82 +10072,82 @@
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>617431</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>595631</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>63</x:v>
@@ -10478,51 +10478,51 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>586992</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
@@ -10538,75 +10538,75 @@
       <x:c r="R166" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>643147</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>595915</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
@@ -10694,51 +10694,51 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>599757</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
@@ -10747,51 +10747,51 @@
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>615066</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>71120</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
@@ -10958,1690 +10958,1690 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>534218</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>46052</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>586983</x:v>
+        <x:v>630559</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>46052</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>586987</x:v>
+        <x:v>635430</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>46052</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>586994</x:v>
+        <x:v>635437</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>71123</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>643150</x:v>
+        <x:v>635523</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>38567</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
+      <x:c r="E179" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>46027</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>595911</x:v>
+        <x:v>608639</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>90</x:v>
-[...1 lines deleted...]
-      <x:c r="C180" s="15" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C180" s="15" t="n">
+        <x:v>37305</x:v>
+      </x:c>
       <x:c r="D180" s="15" t="s"/>
-      <x:c r="E180" s="14" t="s"/>
+      <x:c r="E180" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>93</x:v>
-[...1 lines deleted...]
-      <x:c r="J180" s="14" t="s"/>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J180" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>71123</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>630559</x:v>
+        <x:v>600514</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>37946</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
+      <x:c r="E181" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>595596</x:v>
+        <x:v>609695</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>145</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>37232</x:v>
+        <x:v>37946</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s"/>
+      <x:c r="E182" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>306</x:v>
-[...1 lines deleted...]
-      <x:c r="H182" s="14" t="s"/>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s">
+        <x:v>163</x:v>
+      </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>46052</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>595627</x:v>
+        <x:v>609696</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>167</x:v>
-[...1 lines deleted...]
-      <x:c r="C183" s="3" t="s"/>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C183" s="3" t="n">
+        <x:v>37946</x:v>
+      </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J183" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>71133</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>494944</x:v>
+        <x:v>595596</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>37305</x:v>
+        <x:v>37232</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>22441</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>593061</x:v>
+        <x:v>595627</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>46006</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>634076</x:v>
+        <x:v>494944</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>71133</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>576487</x:v>
+        <x:v>586983</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>586989</x:v>
+        <x:v>586987</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>46006</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>577831</x:v>
+        <x:v>586994</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>71133</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>534225</x:v>
+        <x:v>643150</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="C190" s="15" t="s"/>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C190" s="15" t="n">
+        <x:v>38567</x:v>
+      </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="J190" s="14" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J190" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>503969</x:v>
+        <x:v>595911</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="C191" s="3" t="s"/>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C191" s="3" t="n">
+        <x:v>37305</x:v>
+      </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="J191" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>46052</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>505867</x:v>
+        <x:v>593061</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46006</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>609008</x:v>
+        <x:v>634076</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>609010</x:v>
+        <x:v>576487</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>609017</x:v>
+        <x:v>503969</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>71123</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>542294</x:v>
+        <x:v>505867</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>71123</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>542295</x:v>
+        <x:v>609008</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>71133</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>635430</x:v>
+        <x:v>609010</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>71133</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>635437</x:v>
+        <x:v>609017</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>635523</x:v>
+        <x:v>542294</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>159</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>197</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>312</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>608639</x:v>
+        <x:v>542295</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
-      <x:c r="E201" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>234</x:v>
-[...2 lines deleted...]
-        <x:v>235</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>236</x:v>
-[...2 lines deleted...]
-        <x:v>169</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>600514</x:v>
+        <x:v>586989</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>159</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
-      <x:c r="E202" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>162</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>164</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>46027</x:v>
+        <x:v>46006</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>609695</x:v>
+        <x:v>577831</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>313</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
-      <x:c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>609696</x:v>
+        <x:v>534225</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>627665</x:v>
+        <x:v>629415</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="R205" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="S205" s="0" t="n">
+        <x:v>627665</x:v>
+      </x:c>
+      <x:c r="T205" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="R205" s="0" t="s">
+      <x:c r="U205" s="4" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -12716,202 +12716,201 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>581282</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>43</x:v>
-[...1 lines deleted...]
-      <x:c r="H208" s="14" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H208" s="14" t="s">
+        <x:v>248</x:v>
+      </x:c>
       <x:c r="I208" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>640810</x:v>
+        <x:v>611982</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>38567</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>247</x:v>
-[...2 lines deleted...]
-        <x:v>248</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>46027</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>611982</x:v>
+        <x:v>640810</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>602508</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
@@ -13787,132 +13786,132 @@
       <x:c r="S226" s="14" t="n">
         <x:v>640808</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>613735</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>632688</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
@@ -14546,51 +14545,51 @@
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>630959</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14608,51 +14607,51 @@
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>630960</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>