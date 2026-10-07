--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -851,69 +851,69 @@
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Ingéneria Projet</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>Association Hyères Orientation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSHOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller de vente (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
@@ -5579,724 +5579,725 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>640276</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>42007</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>643328</x:v>
+        <x:v>564835</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>183</x:v>
-[...1 lines deleted...]
-      <x:c r="C74" s="15" t="s"/>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C74" s="15" t="n">
+        <x:v>37098</x:v>
+      </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
-      <x:c r="F74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F74" s="14" t="s">
+        <x:v>251</x:v>
+      </x:c>
       <x:c r="G74" s="14" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="H74" s="14" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="J74" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J74" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>564835</x:v>
+        <x:v>612364</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>612364</x:v>
+        <x:v>633773</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
-        <x:v>250</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>633773</x:v>
+        <x:v>605457</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>605457</x:v>
+        <x:v>603779</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>603779</x:v>
+        <x:v>607444</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>607444</x:v>
+        <x:v>546926</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>42007</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>546926</x:v>
+        <x:v>643331</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42007</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>643331</x:v>
+        <x:v>643328</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>258</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>261</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>586463</x:v>
+        <x:v>625321</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>573093</x:v>
+        <x:v>586463</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>263</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>625321</x:v>
+        <x:v>573093</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -6360,51 +6361,51 @@
       <x:c r="L86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>588060</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7108,78 +7109,78 @@
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>614298</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>625320</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
@@ -7201,54 +7202,54 @@
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>586460</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>