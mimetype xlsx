--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -491,50 +491,95 @@
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Débitants de tabac et gérants de débits de tabac : La vente au détail des tabacs manufacturés</x:t>
   </x:si>
   <x:si>
     <x:t>Forum Distribution Expansion</x:t>
   </x:si>
   <x:si>
     <x:t>38070</x:t>
   </x:si>
   <x:si>
     <x:t>GIGNAC-LA-NERTHE</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Débitants de tabac et associés minoritaires de SNC : La vente au détail des tabacs manufacturés</x:t>
   </x:si>
   <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vip and Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gms Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Line Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>mastère spé. ingénierie du sport - interaction homme matériel environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Matériel sport</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité information-communication parcours métiers du livre et du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
@@ -572,95 +617,50 @@
   <x:si>
     <x:t>Bachelor Métiers du Livre</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BRIGNOLES</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vendeur conseil en librairie</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Handicapé , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur d'Optique</x:t>
   </x:si>
   <x:si>
     <x:t>ISO</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
@@ -896,63 +896,63 @@
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller de vente (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel employé technicien - vendeur en matériel de sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLAR-SAINT-PANCRACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Employé technicien-vendeur en matériel de sport</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>12/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
@@ -2971,919 +2971,925 @@
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>571721</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>141</x:v>
-[...1 lines deleted...]
-      <x:c r="C27" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="n">
+        <x:v>37098</x:v>
+      </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>15447</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>597160</x:v>
+        <x:v>605241</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>140</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>41541</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>14217</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>632400</x:v>
+        <x:v>605456</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>153</x:v>
-[...1 lines deleted...]
-      <x:c r="C29" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>37098</x:v>
+      </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>46328</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>642135</x:v>
+        <x:v>587435</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>159</x:v>
-[...1 lines deleted...]
-      <x:c r="C30" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C30" s="15" t="n">
+        <x:v>37098</x:v>
+      </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="J30" s="14" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J30" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>46328</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>512747</x:v>
+        <x:v>552987</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>159</x:v>
-[...1 lines deleted...]
-      <x:c r="C31" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="n">
+        <x:v>37098</x:v>
+      </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>46328</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>520229</x:v>
+        <x:v>608489</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>640275</x:v>
+        <x:v>641812</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>159</x:v>
-[...1 lines deleted...]
-      <x:c r="C33" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="n">
+        <x:v>37098</x:v>
+      </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>46328</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="Q33" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="R33" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="S33" s="0" t="n">
+        <x:v>599839</x:v>
+      </x:c>
+      <x:c r="T33" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="Q33" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>15447</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>605241</x:v>
+        <x:v>597160</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37098</x:v>
+        <x:v>41541</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>14217</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>605456</x:v>
+        <x:v>632400</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="J36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>587435</x:v>
+        <x:v>642135</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>552987</x:v>
+        <x:v>512747</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>608489</x:v>
+        <x:v>520229</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>641812</x:v>
+        <x:v>640275</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="S40" s="14" t="n">
+        <x:v>618758</x:v>
+      </x:c>
+      <x:c r="T40" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="S40" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T40" s="16" t="s">
+      <x:c r="U40" s="16" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>46328</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>642134</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>618760</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>37</x:v>
@@ -4029,75 +4035,75 @@
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>607250</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
@@ -4147,51 +4153,51 @@
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -4262,79 +4268,79 @@
         <x:v>600638</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>600044</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
@@ -4744,51 +4750,51 @@
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>15447</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>605973</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
@@ -4957,79 +4963,79 @@
         <x:v>641104</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>600046</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>119</x:v>
@@ -5303,51 +5309,51 @@
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -5446,51 +5452,51 @@
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>641085</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5531,79 +5537,79 @@
         <x:v>642949</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>640276</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>119</x:v>
@@ -5635,86 +5641,86 @@
       <x:c r="R73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>643328</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>564835</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -5817,75 +5823,75 @@
       <x:c r="S76" s="14" t="n">
         <x:v>633773</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>605457</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
@@ -5933,81 +5939,81 @@
       <x:c r="S78" s="14" t="n">
         <x:v>603779</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>607444</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6030,51 +6036,51 @@
       <x:c r="L80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>546926</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>37</x:v>
@@ -6267,87 +6273,87 @@
       <x:c r="R84" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>625321</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>629933</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -6378,596 +6384,595 @@
       <x:c r="R86" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>588060</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>602819</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>629934</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>622634</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>622633</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>37098</x:v>
+        <x:v>35992</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>15447</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>551843</x:v>
+        <x:v>623574</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>35992</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>210</x:v>
-[...1 lines deleted...]
-      <x:c r="H92" s="14" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>15447</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>623574</x:v>
+        <x:v>551843</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>642439</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>622632</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>35992</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>15447</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>579283</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>35992</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>15447</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>579145</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7423,51 +7428,51 @@
       <x:c r="L105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>640071</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">