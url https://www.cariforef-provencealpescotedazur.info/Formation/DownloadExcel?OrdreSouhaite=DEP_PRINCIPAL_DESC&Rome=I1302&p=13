--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -578,95 +578,95 @@
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des systèmes option B : systèmes énergétiques et fluidiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS photonique : technologies et sciences de la lumière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Louis - Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIGNAC-LA-NERTHE</x:t>
+  </x:si>
+  <x:si>
     <x:t>LE THOLONET</x:t>
   </x:si>
   <x:si>
+    <x:t>09/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS aéronautique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction aéronautique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/10/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS photonique : technologies et sciences de la lumière</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien intégrateur des infrastructures et équipements connectés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Installation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Saint Henri</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
@@ -746,126 +746,126 @@
   <x:si>
     <x:t>13691</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>BTS aéronautique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Antonin Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Jules Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
-    <x:t>ANTIBES</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Lycée des Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention domotique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Immotique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/11/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention domotique parcours coordinateur de projet en immotique et objets intelligents (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention domotique</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>VILLAR-SAINT-PANCRACE</x:t>
   </x:si>
@@ -2372,153 +2372,154 @@
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>602323</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
+      <x:c r="E17" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>596515</x:v>
+        <x:v>604285</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>604285</x:v>
+        <x:v>596515</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -3010,212 +3011,212 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>556126</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>555616</x:v>
+        <x:v>598932</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>598932</x:v>
+        <x:v>550306</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>550306</x:v>
+        <x:v>555616</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -4442,566 +4443,568 @@
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>558735</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>38543</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
-      <x:c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>11467</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>550308</x:v>
+        <x:v>597369</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>36247</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>550273</x:v>
+        <x:v>585926</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>587945</x:v>
+        <x:v>550643</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s"/>
+      <x:c r="E56" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>550643</x:v>
+        <x:v>604363</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>38576</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I57" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K57" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="L57" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M57" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N57" s="3" t="n">
+        <x:v>23613</x:v>
+      </x:c>
+      <x:c r="O57" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="P57" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="I57" s="4" t="s">
+      <x:c r="Q57" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="J57" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>604363</x:v>
+        <x:v>583882</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38576</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>122</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>23613</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>583882</x:v>
+        <x:v>550308</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>611580</x:v>
+        <x:v>550273</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>38543</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>11467</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q60" s="16" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="R60" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="S60" s="14" t="n">
+        <x:v>587945</x:v>
+      </x:c>
+      <x:c r="T60" s="16" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>36247</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>585926</x:v>
+        <x:v>611580</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
@@ -5028,57 +5031,57 @@
       <x:c r="S62" s="14" t="n">
         <x:v>592937</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -5260,79 +5263,79 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>609467</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>597370</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
@@ -6047,51 +6050,51 @@
       <x:c r="G80" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>605650</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
@@ -6141,138 +6144,138 @@
         <x:v>547774</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>611314</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>550633</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
@@ -6283,51 +6286,51 @@
       <x:c r="G84" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>550221</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
@@ -6588,396 +6591,392 @@
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>596779</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s"/>
+      <x:c r="E90" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>127</x:v>
-[...1 lines deleted...]
-      <x:c r="H90" s="14" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H90" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>587946</x:v>
+        <x:v>605700</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>605700</x:v>
+        <x:v>605702</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>605702</x:v>
+        <x:v>550307</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
-      <x:c r="E93" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>550307</x:v>
+        <x:v>587946</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>608237</x:v>
+        <x:v>550269</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
-      <x:c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="Q95" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="R95" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="Q95" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>550269</x:v>
+        <x:v>554015</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>80</x:v>
@@ -6985,57 +6984,57 @@
       <x:c r="H96" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="Q96" s="16" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="R96" s="14" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>603397</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7045,176 +7044,178 @@
       <x:c r="H97" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="Q97" s="4" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="R97" s="0" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>603398</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>554015</x:v>
+        <x:v>608237</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>617503</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7231,51 +7232,51 @@
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>605704</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -7344,51 +7345,51 @@
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>617138</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>237</x:v>
@@ -7419,76 +7420,76 @@
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>594654</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41577</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>596778</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
@@ -7510,51 +7511,51 @@
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>550275</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40121</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7577,339 +7578,339 @@
       <x:c r="L106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>608197</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
-      <x:c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>547435</x:v>
+        <x:v>507656</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>246</x:v>
-[...1 lines deleted...]
-      <x:c r="H108" s="14" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>606945</x:v>
+        <x:v>556393</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
+      <x:c r="E109" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-        <x:v>67</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>507656</x:v>
+        <x:v>606945</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>556393</x:v>
+        <x:v>547435</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>605699</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7920,57 +7921,57 @@
       <x:c r="H112" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="Q112" s="16" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="R112" s="14" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>554854</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40121</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -8051,51 +8052,51 @@
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>641690</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
@@ -8258,51 +8259,51 @@
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>602201</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
@@ -8312,51 +8313,51 @@
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>541920</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
@@ -8423,51 +8424,51 @@
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>589718</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
@@ -8480,51 +8481,51 @@
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>640259</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
@@ -8537,51 +8538,51 @@
       <x:c r="E123" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>547555</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">