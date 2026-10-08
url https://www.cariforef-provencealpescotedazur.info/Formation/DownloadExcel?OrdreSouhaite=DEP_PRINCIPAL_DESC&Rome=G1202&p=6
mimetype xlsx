--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -383,62 +383,62 @@
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Littérature</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée professionnel Saint-Jean le Baptiste</x:t>
   </x:si>
   <x:si>
     <x:t>84600</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>Formatic Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (Apprentissage)</x:t>
@@ -449,143 +449,143 @@
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOL 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horizon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro services aux personnes et animation dans les territoires (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akteap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Privé Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTSA gestion et protection de la nature (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional Agricole Public PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aménagement gestion rivière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
-    <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle</x:t>
-[...82 lines deleted...]
-  <x:si>
     <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>HLJ - IMSAT</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Union Française des Centres de Vacances et de Loisirs - Antenne Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel d'animateur loisir tourisme (Apprentissage)</x:t>
@@ -1172,141 +1172,141 @@
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée E Zola</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
+    <x:t>LPO M Gasquet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Ferrages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-CHAMAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention création littéraire</x:t>
   </x:si>
   <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Les Francas - Union régionale PACA</x:t>
   </x:si>
   <x:si>
-    <x:t>11/26/2026 00:00:00</x:t>
-[...26 lines deleted...]
-    <x:t>SAINT-CHAMAS</x:t>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel de médiateur numérique (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hypra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention musicologie parcours musique et sciences de la musique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention musicologie parcours pôle supérieur musical et musicologique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
-  </x:si>
-[...49 lines deleted...]
-    <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Viste</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>UFCV</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
@@ -3037,148 +3037,148 @@
         <x:v>592075</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>626764</x:v>
+        <x:v>643299</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>643299</x:v>
+        <x:v>626764</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3321,54 +3321,54 @@
       <x:c r="S22" s="14" t="n">
         <x:v>592338</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -3379,521 +3379,520 @@
         <x:v>603464</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>588378</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>594091</x:v>
+        <x:v>592378</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G26" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>583586</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>602031</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>611639</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K29" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L29" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M29" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N29" s="3" t="n">
+        <x:v>44054</x:v>
+      </x:c>
+      <x:c r="O29" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P29" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="I29" s="4" t="s">
+      <x:c r="R29" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="J29" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>592378</x:v>
+        <x:v>611638</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>611638</x:v>
+        <x:v>605839</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>148</x:v>
-[...2 lines deleted...]
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>605839</x:v>
+        <x:v>594091</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G32" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -3939,171 +3938,171 @@
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>605491</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G34" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>583588</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>640527</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4145,138 +4144,138 @@
       <x:c r="S36" s="14" t="n">
         <x:v>553509</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>602029</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>596622</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -4286,71 +4285,71 @@
       <x:c r="I39" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>643041</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
@@ -4363,91 +4362,91 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>592251</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>640526</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
@@ -4598,54 +4597,54 @@
       <x:c r="S44" s="14" t="n">
         <x:v>596620</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -4661,105 +4660,105 @@
       <x:c r="U45" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>573971</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -4832,51 +4831,51 @@
       <x:c r="U48" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -4895,51 +4894,51 @@
       <x:c r="U49" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G50" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -4958,51 +4957,51 @@
       <x:c r="U50" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -5025,135 +5024,135 @@
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G52" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>583981</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I53" s="4" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="P53" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="Q53" s="4" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="R53" s="0" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>549872</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5260,258 +5259,258 @@
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>632283</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I57" s="4" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>555705</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>572355</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>605567</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -5606,57 +5605,57 @@
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>599931</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -6242,51 +6241,51 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>617876</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>50</x:v>
@@ -6422,51 +6421,51 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>607905</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
@@ -6647,77 +6646,77 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>596628</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>555691</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -6768,51 +6767,51 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>497797</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
@@ -6829,51 +6828,51 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>545444</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
@@ -7288,51 +7287,51 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>596616</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
@@ -7691,77 +7690,77 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>605492</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>605797</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -7809,51 +7808,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>601425</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
@@ -7956,51 +7955,51 @@
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>553066</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
@@ -8178,66 +8177,66 @@
       <x:c r="U105" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>597133</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
@@ -8337,143 +8336,143 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>572748</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>553023</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I110" s="16" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J110" s="14" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>605838</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
@@ -8874,66 +8873,66 @@
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>632275</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
@@ -8966,272 +8965,272 @@
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>594095</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>303</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>545446</x:v>
+        <x:v>594097</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>39463</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>592129</x:v>
+        <x:v>594098</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>40443</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s"/>
+      <x:c r="E122" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>266</x:v>
-[...1 lines deleted...]
-      <x:c r="H122" s="14" t="s"/>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s">
+        <x:v>301</x:v>
+      </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>592542</x:v>
+        <x:v>545446</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>39463</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>592345</x:v>
+        <x:v>592129</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
@@ -9243,54 +9242,54 @@
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>605572</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9303,59 +9302,59 @@
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>601424</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
@@ -9372,1089 +9371,1091 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>622168</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>501259</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>607220</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>40443</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>594097</x:v>
+        <x:v>592542</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>594098</x:v>
+        <x:v>597132</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
+      <x:c r="E131" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>617880</x:v>
+        <x:v>545542</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>270</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>637742</x:v>
+        <x:v>592345</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>40695</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>15050</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>614645</x:v>
+        <x:v>599930</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>40695</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s"/>
+      <x:c r="E134" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>15050</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>597132</x:v>
+        <x:v>609126</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
-      <x:c r="E135" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>599930</x:v>
+        <x:v>631078</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>40695</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>166</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>15050</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>609126</x:v>
+        <x:v>609564</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>40695</x:v>
+        <x:v>40462</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>15050</x:v>
+        <x:v>14216</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>631078</x:v>
+        <x:v>641567</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>40462</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>14216</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>609564</x:v>
+        <x:v>640080</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="n">
+        <x:v>39926</x:v>
+      </x:c>
+      <x:c r="D139" s="3" t="s"/>
+      <x:c r="E139" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G139" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="I139" s="4" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K139" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="L139" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M139" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N139" s="3" t="n">
+        <x:v>15436</x:v>
+      </x:c>
+      <x:c r="O139" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="P139" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="Q139" s="4" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="R139" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="S139" s="0" t="n">
+        <x:v>583694</x:v>
+      </x:c>
+      <x:c r="T139" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C139" s="3" t="n">
-[...44 lines deleted...]
-      </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>40462</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s"/>
-      <x:c r="F140" s="14" t="s"/>
+      <x:c r="E140" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F140" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G140" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>14216</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>640080</x:v>
+        <x:v>583696</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>583694</x:v>
+        <x:v>583697</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E142" s="14" t="s"/>
+      <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>583696</x:v>
+        <x:v>617880</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>583697</x:v>
+        <x:v>637742</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>300</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>545542</x:v>
+        <x:v>614645</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10535,326 +10536,326 @@
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>583569</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
-      <x:c r="E147" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>161</x:v>
-[...2 lines deleted...]
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>583570</x:v>
+        <x:v>592380</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>592380</x:v>
+        <x:v>592249</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>592249</x:v>
+        <x:v>583570</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>603393</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>602028</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
@@ -10897,90 +10898,90 @@
       <x:c r="S152" s="14" t="n">
         <x:v>592524</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>602030</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G154" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
@@ -11140,51 +11141,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>629266</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
@@ -11232,128 +11233,128 @@
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>596615</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>583566</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
@@ -11369,51 +11370,51 @@
       <x:c r="T160" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
@@ -11549,75 +11550,75 @@
       <x:c r="T163" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>592340</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
@@ -11751,51 +11752,51 @@
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>597736</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
@@ -11997,51 +11998,51 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>583552</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
@@ -12222,51 +12223,51 @@
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>586356</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
@@ -12463,51 +12464,51 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>618883</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
@@ -12831,357 +12832,357 @@
       <x:c r="U185" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>626264</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>636609</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>636611</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>626718</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>628585</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>625514</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">