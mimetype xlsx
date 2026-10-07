--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -386,89 +386,89 @@
   <x:si>
     <x:t>Installation agriculteur</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prendre sa retraite : cotisations sociales et optimisation de la date de demande</x:t>
   </x:si>
   <x:si>
     <x:t>Conjoint collaborateur d'exploitant agricole , Exploitant agricole, salarié agricole</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation retraite</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BP option responsable d'entreprise agricole - Apiculture, maraîchage, viticulture, horticulture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ouvrier agricole polyvalent 3 options (horticulture, maraîchage, élevage) (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Agriculture production végétale</x:t>
   </x:si>
   <x:si>
-    <x:t>HYERES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>FOAD PIC</x:t>
   </x:si>
   <x:si>
     <x:t>Cfppa de Savoie et du Bugey</x:t>
   </x:si>
   <x:si>
     <x:t>73290</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro conduite et gestion de l'entreprise agricole (Apprentissage)</x:t>
@@ -494,122 +494,122 @@
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Rhône Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Thiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Géophysique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURIOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP option responsable d'entreprise agricole (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA agronomie et cultures durables</x:t>
   </x:si>
   <x:si>
     <x:t>LA d'Aix-Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13548</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>Technicien entrepreneur en agriculture (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Beauchamp</x:t>
   </x:si>
   <x:si>
     <x:t>13630</x:t>
   </x:si>
   <x:si>
     <x:t>EYRAGUES</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>Berger vacher transhumant (préparation également possible par Bloc(s) de compétences)</x:t>
@@ -644,65 +644,65 @@
   <x:si>
     <x:t>Eco paysans</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle et de Promotion Agricole Antibes</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Association Départementale pour la Formation et le Perfectionnement des Agriculteurs des Hautes Alpes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
-    <x:t>05000</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Stage installation en agriculture</x:t>
   </x:si>
   <x:si>
-    <x:t>Association Départementale pour la Formation et le Perfectionnement des Agriculteurs des Hautes Alpes</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ADFPA 05</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable d'entreprise agricole (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
@@ -728,69 +728,69 @@
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>LE CHAFFAUT-SAINT-JURSON</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BPA option ouvrier d'élevage de ruminants et de cultures fourragères (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niveau CAP, BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polyculture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée agricole Carmejane - Maurice Plantier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de Digne Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>CARMEJANE-LE CHAFFAUT</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>FORCALQUIER</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Berger vacher transhumant</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre|Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
@@ -2511,227 +2511,227 @@
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>635223</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C22" s="15" t="s"/>
+      <x:c r="C22" s="15" t="n">
+        <x:v>38093</x:v>
+      </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F22" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G22" s="14" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="J22" s="14" t="s"/>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="J22" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>21054</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="P22" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="R22" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="S22" s="14" t="n">
+        <x:v>583517</x:v>
+      </x:c>
+      <x:c r="T22" s="16" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="U22" s="16" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21060</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>614020</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>21054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="Q24" s="16" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="R24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="Q24" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>583517</x:v>
+        <x:v>636304</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
@@ -2864,733 +2864,734 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>583538</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38316</x:v>
+        <x:v>39836</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>21052</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>600439</x:v>
+        <x:v>599636</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>36936</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>21022</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>596453</x:v>
+        <x:v>549027</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>39836</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>146</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>554250</x:v>
+        <x:v>512505</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>127</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>599636</x:v>
+        <x:v>554250</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>21052</x:v>
+        <x:v>12233</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>549027</x:v>
+        <x:v>592949</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>512505</x:v>
+        <x:v>605819</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>634497</x:v>
+        <x:v>605820</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="Q35" s="4" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="R35" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>592187</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>158</x:v>
-[...1 lines deleted...]
-      <x:c r="C36" s="15" t="s"/>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="n">
+        <x:v>38093</x:v>
+      </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="I36" s="16" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="K36" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L36" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M36" s="14" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="N36" s="15" t="n">
+        <x:v>12598</x:v>
+      </x:c>
+      <x:c r="O36" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="P36" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="R36" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="S36" s="14" t="n">
+        <x:v>634497</x:v>
+      </x:c>
+      <x:c r="T36" s="16" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...33 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38093</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>605819</x:v>
+        <x:v>600439</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38093</x:v>
+        <x:v>36936</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>21022</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>605820</x:v>
+        <x:v>596453</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>605497</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3667,51 +3668,51 @@
       <x:c r="J41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>555700</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37612</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3719,109 +3720,109 @@
       <x:c r="G42" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>607246</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>595476</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>41658</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
@@ -4064,108 +4065,108 @@
       <x:c r="J48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>605821</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>632281</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -4182,51 +4183,51 @@
       <x:c r="L50" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>635408</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -4314,473 +4315,473 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>605818</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>12233</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>592948</x:v>
+        <x:v>595477</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12233</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>595477</x:v>
+        <x:v>592948</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
+      <x:c r="E55" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>596660</x:v>
+        <x:v>606808</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="C56" s="15" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C56" s="15" t="n">
+        <x:v>38316</x:v>
+      </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>195</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="J56" s="14" t="s"/>
+      <x:c r="J56" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>21060</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>641402</x:v>
+        <x:v>596660</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
-      <x:c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21060</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>606808</x:v>
+        <x:v>641402</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>637541</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>549796</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>21060</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>570717</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
@@ -4799,158 +4800,158 @@
       <x:c r="H61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>634957</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>641129</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>21060</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>615122</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
@@ -4969,51 +4970,51 @@
       <x:c r="H64" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>583942</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
@@ -5120,78 +5121,78 @@
       <x:c r="R66" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>555718</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>584302</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
@@ -5223,51 +5224,51 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>602668</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>21060</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
@@ -5558,224 +5559,223 @@
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>605827</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>39065</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
+      <x:c r="E75" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>596654</x:v>
+        <x:v>605907</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>39065</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F76" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F76" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G76" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>605907</x:v>
+        <x:v>632760</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>38093</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>205</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>632760</x:v>
+        <x:v>596654</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>86</x:v>
@@ -5783,51 +5783,51 @@
       <x:c r="L78" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>640126</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -5861,107 +5861,107 @@
       <x:c r="R79" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>605816</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41658</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>21056</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>613977</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>122</x:v>
@@ -5974,51 +5974,51 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>633871</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -6033,51 +6033,51 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>615318</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>122</x:v>