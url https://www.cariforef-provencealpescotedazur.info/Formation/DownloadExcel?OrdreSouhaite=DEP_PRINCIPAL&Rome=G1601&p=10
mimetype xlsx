--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -359,245 +359,245 @@
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP F de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Côte d'Azur</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Devenez un pro de la cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro cuisine - Cuisine des terroirs, circuits courts et alimentation durable</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>LP Paul Valéry</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2024 00:00:00</x:t>
+    <x:t>LPO La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
+    <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Brise-Lames</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
-[...8 lines deleted...]
-    <x:t>AIX - LES MILLES</x:t>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Hôtelier Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pastré Grande Bastide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut La Cadenelle</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t>Cuisine bien être : Compétences professionnelles complémentaires (programme complet)</x:t>
   </x:si>
   <x:si>
     <x:t>Airelle - Vert La Table</x:t>
   </x:si>
   <x:si>
     <x:t>VLT</x:t>
   </x:si>
   <x:si>
     <x:t>83640</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEVAIRE</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP Arts de la Cuisine</x:t>
@@ -620,74 +620,74 @@
   <x:si>
     <x:t>Traiteur</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>BM boucher charcutier traiteur : option productions charcutières et traiteurs (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Professionnel Charles Privat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maison Familiale et Rurale de la Roque d'Anthéron</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13640</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUE-D'ANTHERON</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Professionnel Charles Privat</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pastré</x:t>
   </x:si>
   <x:si>
     <x:t>LP Brise-Lames</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
@@ -785,72 +785,72 @@
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>83330</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP L Blum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Moins Cher en Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Golf Hôtel</x:t>
+  </x:si>
+  <x:si>
     <x:t>Haccp : appliquer les bonnes pratiques d'hygiène en restauration collective</x:t>
   </x:si>
   <x:si>
     <x:t>France Proformation</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>MCF</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Revoul</x:t>
   </x:si>
   <x:si>
     <x:t>84601</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
@@ -1703,155 +1703,157 @@
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>547522</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
+      <x:c r="E7" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>543703</x:v>
+        <x:v>625872</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>625872</x:v>
+        <x:v>543703</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -2971,170 +2973,173 @@
       <x:c r="K28" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>603892</x:v>
+        <x:v>526706</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="R29" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="S29" s="0" t="n">
+        <x:v>603892</x:v>
+      </x:c>
+      <x:c r="T29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="Q29" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>617342</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3144,51 +3149,51 @@
       <x:c r="L31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>557639</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>80</x:v>
@@ -3223,486 +3228,487 @@
       <x:c r="R32" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>608163</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>616710</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>624721</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="C35" s="3" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="n">
+        <x:v>37910</x:v>
+      </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>640753</x:v>
+        <x:v>595224</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
+      <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>79</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>583829</x:v>
+        <x:v>640753</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>509801</x:v>
+        <x:v>583829</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>595234</x:v>
+        <x:v>509801</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="Q39" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>595238</x:v>
+        <x:v>595234</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>526706</x:v>
+        <x:v>595238</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3766,674 +3772,673 @@
       <x:c r="K42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>595227</x:v>
+        <x:v>595236</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="Q43" s="4" t="s">
+      <x:c r="R43" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="S43" s="0" t="n">
+        <x:v>501427</x:v>
+      </x:c>
+      <x:c r="T43" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="R43" s="0" t="s">
+      <x:c r="U43" s="4" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="S44" s="14" t="n">
+        <x:v>607929</x:v>
+      </x:c>
+      <x:c r="T44" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="Q44" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>501427</x:v>
+        <x:v>595227</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>607929</x:v>
+        <x:v>600304</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>130</x:v>
-[...2 lines deleted...]
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>600304</x:v>
+        <x:v>607403</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="R48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>609752</x:v>
+        <x:v>547670</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>595236</x:v>
+        <x:v>609494</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>126</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>149</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>607403</x:v>
+        <x:v>609752</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>153</x:v>
-[...2 lines deleted...]
-        <x:v>154</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>547670</x:v>
+        <x:v>553843</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="R52" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="S52" s="14" t="n">
+        <x:v>547366</x:v>
+      </x:c>
+      <x:c r="T52" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="R52" s="14" t="s">
+      <x:c r="U52" s="16" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>632487</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -4467,211 +4472,211 @@
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>634301</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>605174</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>494862</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>553726</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -4688,51 +4693,51 @@
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>553728</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -4748,475 +4753,475 @@
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>605176</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>604336</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>556802</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>607205</x:v>
+        <x:v>585554</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
+      <x:c r="E63" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>153</x:v>
-[...2 lines deleted...]
-        <x:v>154</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>585554</x:v>
+        <x:v>547761</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>170</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>547761</x:v>
+        <x:v>607205</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>604346</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>595235</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
@@ -5259,250 +5264,250 @@
       <x:c r="T67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>595230</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>595239</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>556791</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>550558</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -5543,143 +5548,143 @@
       <x:c r="R72" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>570569</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>542323</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>607402</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -5695,163 +5700,163 @@
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>634300</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>553049</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>493040</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -5964,51 +5969,51 @@
       <x:c r="C80" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>570000</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -6021,51 +6026,51 @@
         <x:v>48</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>570001</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -6728,51 +6733,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>496251</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -6992,262 +6997,259 @@
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>606239</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>238</x:v>
-[...1 lines deleted...]
-      <x:c r="C98" s="15" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C98" s="15" t="n">
+        <x:v>37910</x:v>
+      </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>210</x:v>
-[...1 lines deleted...]
-      <x:c r="J98" s="14" t="s"/>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="J98" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q98" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="Q98" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>586157</x:v>
+        <x:v>595233</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
-      <x:c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>611030</x:v>
+        <x:v>583343</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H100" s="14" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>595233</x:v>
+        <x:v>611030</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>244</x:v>
-[...1 lines deleted...]
-      <x:c r="H101" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>583343</x:v>
+        <x:v>586157</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>