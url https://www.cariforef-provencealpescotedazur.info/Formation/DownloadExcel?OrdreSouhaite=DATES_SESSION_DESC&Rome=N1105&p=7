--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -554,72 +554,72 @@
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Inova Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alizés</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
@@ -4510,219 +4510,218 @@
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>607445</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
-      <x:c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>161</x:v>
-[...2 lines deleted...]
-        <x:v>162</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>625882</x:v>
+        <x:v>638150</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>166</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>163</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Q62" s="16" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="R62" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="Q62" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>601492</x:v>
+        <x:v>625882</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
+      <x:c r="E63" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>638150</x:v>
+        <x:v>601492</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">