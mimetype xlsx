--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -482,146 +482,146 @@
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Logistique</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>France Langues Communication - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLC FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vip and Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Saint Laurent du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inova Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Alizés</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
@@ -650,177 +650,177 @@
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>01/05/2026 00:00:00</x:t>
-[...5 lines deleted...]
-    <x:t>06200</x:t>
+    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFAPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Europe Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Educ'Altitudes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestes et postures - Secteur de la logistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestes et postures - Secteur commerces de proximité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestes et postures - Secteur de l'industrie du bois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestes et postures - Secteur laboratoires d'analyse</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gestes et postures - Manutention de charges</x:t>
   </x:si>
   <x:si>
-    <x:t>Educ'Altitudes</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Gestes et postures - Secteur de l'aide à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Secteur de la grande distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Secteur des arts et spectacles</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Secteur industrie alimentaire</x:t>
   </x:si>
   <x:si>
-    <x:t>Gestes et postures - Secteur de la logistique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2019 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2018 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 9e</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01/01/2018 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1833,185 +1833,186 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>635410</x:v>
+        <x:v>638151</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
+      <x:c r="E11" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>638151</x:v>
+        <x:v>640494</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>640494</x:v>
+        <x:v>635410</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>67</x:v>
@@ -4182,69 +4183,69 @@
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>608503</x:v>
+        <x:v>603093</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>143</x:v>
@@ -4267,229 +4268,229 @@
       <x:c r="M56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>599333</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>605451</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>603093</x:v>
+        <x:v>608503</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>608502</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -4522,266 +4523,265 @@
       <x:c r="S60" s="14" t="n">
         <x:v>607445</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>605450</x:v>
+        <x:v>625882</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s"/>
+      <x:c r="E62" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>638150</x:v>
+        <x:v>601492</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>162</x:v>
-[...2 lines deleted...]
-        <x:v>163</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>625882</x:v>
+        <x:v>638150</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>601492</x:v>
+        <x:v>605450</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
@@ -5269,1103 +5269,1102 @@
       <x:c r="B74" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="S74" s="14" t="n">
+        <x:v>607503</x:v>
+      </x:c>
+      <x:c r="T74" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="S74" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="I75" s="4" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="Q75" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="Q75" s="4" t="s">
+      <x:c r="R75" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="R75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>607503</x:v>
+        <x:v>602619</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="H76" s="14" t="s"/>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>601531</x:v>
+        <x:v>601971</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>202</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>31734</x:v>
+        <x:v>31776</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S77" s="0" t="n">
+        <x:v>600012</x:v>
+      </x:c>
+      <x:c r="T77" s="4" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>600012</x:v>
+        <x:v>608808</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>64</x:v>
-[...1 lines deleted...]
-      <x:c r="C79" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="n">
+        <x:v>37099</x:v>
+      </x:c>
       <x:c r="D79" s="3" t="s"/>
+      <x:c r="E79" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="J79" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>31776</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>608808</x:v>
+        <x:v>601970</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>609205</x:v>
+        <x:v>602039</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>200</x:v>
-[...2 lines deleted...]
-        <x:v>201</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="S81" s="0" t="n">
+        <x:v>611171</x:v>
+      </x:c>
+      <x:c r="T81" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="S81" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>602039</x:v>
+        <x:v>609205</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>611171</x:v>
+        <x:v>601531</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q84" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q84" s="16" t="s">
+      <x:c r="R84" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R84" s="14" t="s">
+      <x:c r="S84" s="14" t="n">
+        <x:v>598285</x:v>
+      </x:c>
+      <x:c r="T84" s="16" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I85" s="4" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q85" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q85" s="4" t="s">
+      <x:c r="R85" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R85" s="0" t="s">
+      <x:c r="S85" s="0" t="n">
+        <x:v>598297</x:v>
+      </x:c>
+      <x:c r="T85" s="4" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q86" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q86" s="16" t="s">
+      <x:c r="R86" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R86" s="14" t="s">
+      <x:c r="S86" s="14" t="n">
+        <x:v>598293</x:v>
+      </x:c>
+      <x:c r="T86" s="16" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I87" s="4" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q87" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q87" s="4" t="s">
+      <x:c r="R87" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R87" s="0" t="s">
+      <x:c r="S87" s="0" t="n">
+        <x:v>598295</x:v>
+      </x:c>
+      <x:c r="T87" s="4" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q88" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q88" s="16" t="s">
+      <x:c r="R88" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R88" s="14" t="s">
+      <x:c r="S88" s="14" t="n">
+        <x:v>598300</x:v>
+      </x:c>
+      <x:c r="T88" s="16" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I89" s="4" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q89" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q89" s="4" t="s">
+      <x:c r="R89" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R89" s="0" t="s">
+      <x:c r="S89" s="0" t="n">
+        <x:v>598289</x:v>
+      </x:c>
+      <x:c r="T89" s="4" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q90" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q90" s="16" t="s">
+      <x:c r="R90" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R90" s="14" t="s">
+      <x:c r="S90" s="14" t="n">
+        <x:v>598294</x:v>
+      </x:c>
+      <x:c r="T90" s="16" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I91" s="4" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q91" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q91" s="4" t="s">
+      <x:c r="R91" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R91" s="0" t="s">
+      <x:c r="S91" s="0" t="n">
+        <x:v>598296</x:v>
+      </x:c>
+      <x:c r="T91" s="4" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q92" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q92" s="16" t="s">
+      <x:c r="R92" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R92" s="14" t="s">
+      <x:c r="S92" s="14" t="n">
+        <x:v>598298</x:v>
+      </x:c>
+      <x:c r="T92" s="16" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I93" s="4" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q93" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q93" s="4" t="s">
+      <x:c r="R93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R93" s="0" t="s">
+      <x:c r="S93" s="0" t="n">
+        <x:v>598299</x:v>
+      </x:c>
+      <x:c r="T93" s="4" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
@@ -6401,271 +6400,269 @@
       <x:c r="S94" s="14" t="n">
         <x:v>587436</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>137</x:v>
-[...2 lines deleted...]
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>555924</x:v>
+        <x:v>564253</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>148</x:v>
-[...1 lines deleted...]
-      <x:c r="H96" s="14" t="s"/>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>564252</x:v>
+        <x:v>555926</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>137</x:v>
-[...2 lines deleted...]
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>555926</x:v>
+        <x:v>564252</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>148</x:v>
-[...1 lines deleted...]
-      <x:c r="H98" s="14" t="s"/>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>564253</x:v>
+        <x:v>555924</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -6694,141 +6691,141 @@
         <x:v>580592</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="H100" s="14" t="s">
+      <x:c r="I100" s="16" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="R100" s="14" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>546934</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="H101" s="0" t="s">
+      <x:c r="I101" s="4" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="R101" s="0" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>551788</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -6939,208 +6936,208 @@
         <x:v>230</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="S104" s="14" t="n">
+        <x:v>177069</x:v>
+      </x:c>
+      <x:c r="T104" s="16" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>177071</x:v>
+        <x:v>177072</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>177069</x:v>
+        <x:v>177067</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>177072</x:v>
+        <x:v>177071</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">