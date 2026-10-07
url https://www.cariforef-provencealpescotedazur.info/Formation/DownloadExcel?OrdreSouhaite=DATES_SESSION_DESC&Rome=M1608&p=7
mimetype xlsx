--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -476,74 +476,74 @@
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>LA SEYNE-SUR-MER</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Secrétaire comptable</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
@@ -587,68 +587,68 @@
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/05/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut National de Formation et de Recherche sur l'Education Permanente - Antenne Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>INFREP</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire comptable (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
@@ -707,68 +707,68 @@
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparer les opérations comptables périodiques - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Association Hyères Orientation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSHOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Association Hyères Orientation</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
@@ -833,147 +833,147 @@
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer les opérations comptables au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer les travaux administratifs de secrétariat au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC05 Définir sa stratégie commerciale et son marketing digital</x:t>
   </x:si>
   <x:si>
-    <x:t>VITROLLES</x:t>
+    <x:t>Adjoint de dirigeant d'entreprise artisanale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Langues Communication - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLC FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Adjoint de dirigeant d'entreprise artisanale (Apprentissage)</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel secrétaire comptable (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre Interinstitutionnel de Bilan de Compétences Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIBC ALPES PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de la gestion et de la comptabilité : gestion comptable et financière</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bureautique</x:t>
   </x:si>
   <x:si>
     <x:t>Asmy Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire comptable (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
@@ -3673,51 +3673,51 @@
       <x:c r="K33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>635981</x:v>
+        <x:v>638763</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
@@ -3730,220 +3730,220 @@
       <x:c r="K34" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>636153</x:v>
+        <x:v>638764</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="C35" s="3" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="n">
+        <x:v>37123</x:v>
+      </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>137</x:v>
-[...2 lines deleted...]
-        <x:v>138</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>34078</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="Q35" s="4" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="R35" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="Q35" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>634362</x:v>
+        <x:v>635981</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>638763</x:v>
+        <x:v>636153</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>129</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>35049</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>638764</x:v>
+        <x:v>634362</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4925,277 +4925,275 @@
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>633318</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s"/>
+      <x:c r="E56" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>633245</x:v>
+        <x:v>629614</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>625569</x:v>
+        <x:v>633245</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="C58" s="15" t="s"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C58" s="15" t="n">
+        <x:v>38506</x:v>
+      </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="J58" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J58" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>34078</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>634361</x:v>
+        <x:v>625569</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
-      <x:c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>35049</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>629614</x:v>
+        <x:v>634361</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G60" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -6086,203 +6084,202 @@
         <x:v>601391</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="H76" s="14" t="s"/>
+      <x:c r="H76" s="14" t="s">
+        <x:v>213</x:v>
+      </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>642303</x:v>
+        <x:v>625325</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="H77" s="0" t="s">
+      <x:c r="I77" s="4" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>625325</x:v>
+        <x:v>621184</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>621184</x:v>
+        <x:v>642303</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6850,219 +6847,219 @@
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>636152</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>617329</x:v>
+        <x:v>634779</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>634779</x:v>
+        <x:v>617329</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>635979</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -7325,81 +7322,81 @@
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>618767</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>634453</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
@@ -8009,811 +8006,817 @@
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>576024</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>635712</x:v>
+        <x:v>601788</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>601788</x:v>
+        <x:v>635712</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s"/>
+      <x:c r="E112" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>576005</x:v>
+        <x:v>601786</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>634452</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>228</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>601786</x:v>
+        <x:v>576005</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>37123</x:v>
+        <x:v>38289</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>35049</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>601181</x:v>
+        <x:v>605173</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="Q116" s="16" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="R116" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="S116" s="14" t="n">
+        <x:v>604147</x:v>
+      </x:c>
+      <x:c r="T116" s="16" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>38289</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>604147</x:v>
+        <x:v>603103</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S118" s="14" t="n">
+        <x:v>601181</x:v>
+      </x:c>
+      <x:c r="T118" s="16" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="U118" s="16" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>608519</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>270</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>41093</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>606180</x:v>
+        <x:v>636294</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="Q121" s="4" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="R121" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="S121" s="0" t="n">
+        <x:v>638828</x:v>
+      </x:c>
+      <x:c r="T121" s="4" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="U121" s="4" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s"/>
+      <x:c r="E122" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>638828</x:v>
+        <x:v>608432</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -8826,161 +8829,157 @@
       <x:c r="L123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>601164</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>41093</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>185</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>608432</x:v>
+        <x:v>606180</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>639498</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
@@ -8995,51 +8994,51 @@
       <x:c r="L126" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>632347</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -9055,166 +9054,166 @@
       <x:c r="L127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>608518</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>604204</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>629810</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>186</x:v>
@@ -9231,108 +9230,108 @@
       <x:c r="L130" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>608431</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>603605</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
@@ -10149,137 +10148,137 @@
       <x:c r="R146" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>629496</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>621182</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>625324</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
@@ -10494,81 +10493,81 @@
       <x:c r="R152" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>606206</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>616163</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
@@ -10703,170 +10702,170 @@
       <x:c r="J156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>601688</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>547978</x:v>
+        <x:v>548118</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>548118</x:v>
+        <x:v>547978</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -11000,51 +10999,51 @@
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>612877</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11116,51 +11115,51 @@
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>601785</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12261,51 +12260,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>555772</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12382,51 +12381,51 @@
       <x:c r="J185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>555941</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
@@ -12466,84 +12465,84 @@
       <x:c r="S186" s="14" t="n">
         <x:v>588110</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="H187" s="0" t="s">
+      <x:c r="I187" s="4" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="R187" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>548911</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>