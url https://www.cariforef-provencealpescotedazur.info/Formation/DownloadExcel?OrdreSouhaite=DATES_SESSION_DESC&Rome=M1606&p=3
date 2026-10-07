--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -194,68 +194,68 @@
   <x:si>
     <x:t>03/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comptable assistant</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat comptabilité</x:t>
   </x:si>
   <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
-    <x:t>03/22/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
-    <x:t>ISTRES CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Excel + VBA</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Excel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Facturation électronique : tout comprendre et se mettre en conformité</x:t>
@@ -455,81 +455,81 @@
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Facturation avec chorus pro</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation bureautique (Pack Office)</x:t>
   </x:si>
   <x:si>
     <x:t>Event-Formations</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Power Query Power Pivot les fondamentaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivaneo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Numérisation données</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power Pivot : création d’un modèle relationnel complet</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Power Pivot : création d’un modèle relationnel complet</x:t>
   </x:si>
   <x:si>
     <x:t>Power Pivot : maîtriser le langage DAX</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
@@ -1393,87 +1393,87 @@
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>575426</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>41653</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>642291</x:v>
+        <x:v>642269</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>41653</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -1486,399 +1486,399 @@
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>642267</x:v>
+        <x:v>642270</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>41653</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>642268</x:v>
+        <x:v>642288</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>41653</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>642271</x:v>
+        <x:v>642292</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>41653</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>642289</x:v>
+        <x:v>642268</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>41653</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>642290</x:v>
+        <x:v>642271</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>41653</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>642269</x:v>
+        <x:v>642289</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>41653</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>642270</x:v>
+        <x:v>642290</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>41653</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
@@ -1893,108 +1893,108 @@
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>642288</x:v>
+        <x:v>642291</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41653</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>642292</x:v>
+        <x:v>642267</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>49</x:v>
@@ -2104,51 +2104,51 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>634362</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>64</x:v>
@@ -2156,51 +2156,51 @@
       <x:c r="I19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>634361</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -2637,51 +2637,51 @@
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>547984</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -2694,51 +2694,51 @@
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>548124</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
@@ -3315,400 +3315,398 @@
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>601428</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>129</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>46390</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>564177</x:v>
+        <x:v>608726</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>46390</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="Q42" s="16" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="R42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="Q42" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>608726</x:v>
+        <x:v>608727</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>46390</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>608727</x:v>
+        <x:v>608718</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="C44" s="15" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="n">
+        <x:v>36803</x:v>
+      </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="J44" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>46390</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P44" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="P44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>608718</x:v>
+        <x:v>564177</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>46390</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="R45" s="0" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>608719</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>46390</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>608720</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>46390</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="Q47" s="4" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>608721</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>97</x:v>
       </x:c>