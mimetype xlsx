--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -761,56 +761,56 @@
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CARPENTRAS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Profil Manager</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
@@ -1019,59 +1019,59 @@
   <x:si>
     <x:t>10/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Epv</x:t>
@@ -1655,204 +1655,204 @@
   <x:si>
     <x:t>Master mention psychologie sociale, du travail et des organisations parcours psychologie sociale de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie sociale, du travail et des organisations parcours psychologie sociale du travail et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Vip and Co</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre Interinstitutionnel de Bilan de Compétences Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIBC ALPES PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
+    <x:t>07/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
-    <x:t>07/10/2028 00:00:00</x:t>
+    <x:t>master mention psychologie sociale, du travail et des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de gestion des ressources humaines (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eloce - Walter Learning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant ressources humaines (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion des ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Traitement paie</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre Interinstitutionnel de Bilan de Compétences Alpes Provence</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de missions en ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Recrutement : maîtriser la réglementation, les outils et les bonnes pratiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enjeu Développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Promotion Echanges Internationaux</x:t>
   </x:si>
   <x:si>
     <x:t>GPEI</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Consultant en recrutement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Travail temporaire</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prévenir et agir face au harcèlement moral et sexuel en milieu professionnel</x:t>
   </x:si>
   <x:si>
-    <x:t>Enjeu Développement</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Harcèlement travail</x:t>
   </x:si>
   <x:si>
-    <x:t>07/17/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Laïcité et fait religieux en entreprise : comprendre, gérer, prévenir</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Recrutement : maîtriser la réglementation, les outils et les bonnes pratiques</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coach professionnel blocs de compétences BC01 - BC02</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
@@ -7199,228 +7199,228 @@
       <x:c r="J75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>638711</x:v>
+        <x:v>638705</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>629085</x:v>
+        <x:v>629091</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>638705</x:v>
+        <x:v>638711</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>629091</x:v>
+        <x:v>629085</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -9132,153 +9132,153 @@
         <x:v>608916</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>607672</x:v>
+        <x:v>608918</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>608918</x:v>
+        <x:v>607672</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>247</x:v>
@@ -9700,210 +9700,208 @@
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>623458</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="C120" s="15" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C120" s="15" t="n">
+        <x:v>36143</x:v>
+      </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H120" s="14" t="s"/>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="J120" s="14" t="s"/>
+      <x:c r="J120" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>33052</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>641641</x:v>
+        <x:v>607696</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>36143</x:v>
+        <x:v>41366</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-        <x:v>296</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>607696</x:v>
+        <x:v>629083</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>33060</x:v>
+        <x:v>33052</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>629083</x:v>
+        <x:v>641641</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
@@ -9925,51 +9923,51 @@
       <x:c r="M123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>607699</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>36143</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>312</x:v>
@@ -11713,208 +11711,208 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>615713</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>41366</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>633690</x:v>
+        <x:v>636131</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>41731</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>32096</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>643635</x:v>
+        <x:v>633690</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>41366</x:v>
+        <x:v>41731</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>33060</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>636131</x:v>
+        <x:v>643635</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>55</x:v>
@@ -13681,159 +13679,159 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>576748</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>35030</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>35014</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>604395</x:v>
+        <x:v>577362</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>35030</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>35014</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>577362</x:v>
+        <x:v>604395</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39604</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -14988,51 +14986,51 @@
       <x:c r="M211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>600145</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>39864</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
@@ -17573,282 +17571,280 @@
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>599246</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>36500</x:v>
+        <x:v>41366</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
-      <x:c r="E257" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>601468</x:v>
+        <x:v>638797</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>41803</x:v>
+        <x:v>36500</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>448</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>633743</x:v>
+        <x:v>601468</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>36500</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>33060</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>641232</x:v>
+        <x:v>602021</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>41132</x:v>
+        <x:v>41803</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>608466</x:v>
+        <x:v>633743</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -17928,1328 +17924,1330 @@
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>601820</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>41132</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H263" s="0" t="s">
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>602021</x:v>
+        <x:v>608466</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>41366</x:v>
+        <x:v>35376</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
-      <x:c r="E264" s="14" t="s"/>
+      <x:c r="E264" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>33060</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>632364</x:v>
+        <x:v>603406</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>40244</x:v>
+        <x:v>40594</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
+      <x:c r="E265" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>33047</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>635282</x:v>
+        <x:v>600146</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>41366</x:v>
+        <x:v>38990</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
-      <x:c r="E266" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>458</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>33060</x:v>
+        <x:v>14461</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>608480</x:v>
+        <x:v>591970</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>38899</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
-      <x:c r="E267" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H267" s="0" t="s">
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>32688</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>607776</x:v>
+        <x:v>608105</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>35376</x:v>
+        <x:v>36500</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>503</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>602551</x:v>
+        <x:v>641232</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>35878</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>601472</x:v>
+        <x:v>603538</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>41366</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
-      <x:c r="E270" s="14" t="s"/>
+      <x:c r="E270" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>538</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>33060</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>638797</x:v>
+        <x:v>603543</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>40244</x:v>
+        <x:v>38489</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>348</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>33047</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>614697</x:v>
+        <x:v>603570</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>35376</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>503</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>603406</x:v>
+        <x:v>600584</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>40594</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>600146</x:v>
+        <x:v>600433</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>421</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>38990</x:v>
+        <x:v>40863</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
-      <x:c r="E274" s="14" t="s"/>
+      <x:c r="E274" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>484</x:v>
-[...1 lines deleted...]
-      <x:c r="H274" s="14" t="s"/>
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s">
+        <x:v>496</x:v>
+      </x:c>
       <x:c r="I274" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>14461</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>591970</x:v>
+        <x:v>609575</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
+      <x:c r="E275" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>608105</x:v>
+        <x:v>602496</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>41366</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>600584</x:v>
+        <x:v>602667</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>41366</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>600433</x:v>
+        <x:v>602676</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>40863</x:v>
+        <x:v>41366</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
-      <x:c r="E278" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>609575</x:v>
+        <x:v>632364</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>40244</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
-      <x:c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>348</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33047</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>602496</x:v>
+        <x:v>635282</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>543</x:v>
-[...1 lines deleted...]
-      <x:c r="H280" s="14" t="s"/>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s">
+        <x:v>459</x:v>
+      </x:c>
       <x:c r="I280" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>602667</x:v>
+        <x:v>608480</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>41366</x:v>
+        <x:v>38899</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>33060</x:v>
+        <x:v>32688</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>602676</x:v>
+        <x:v>607776</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>35878</x:v>
+        <x:v>35376</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>438</x:v>
-[...1 lines deleted...]
-      <x:c r="H282" s="14" t="s"/>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
+        <x:v>492</x:v>
+      </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>603538</x:v>
+        <x:v>602551</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>603543</x:v>
+        <x:v>601472</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>38489</x:v>
+        <x:v>40244</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>281</x:v>
-[...1 lines deleted...]
-      <x:c r="H284" s="14" t="s"/>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s">
+        <x:v>349</x:v>
+      </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>33047</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>603570</x:v>
+        <x:v>614697</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>40594</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
@@ -19321,159 +19319,160 @@
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>592566</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>41565</x:v>
+        <x:v>40244</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>33047</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>596732</x:v>
+        <x:v>633817</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>40244</x:v>
+        <x:v>41565</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>348</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>33047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>633817</x:v>
+        <x:v>596732</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>41770</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
@@ -19804,51 +19803,51 @@
       <x:c r="G295" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>601467</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
@@ -20054,1357 +20053,1359 @@
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>620514</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
-        <x:v>421</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>462</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>485</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>14224</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>592205</x:v>
+        <x:v>635668</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
-        <x:v>38160</x:v>
+        <x:v>39698</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>13234</x:v>
+        <x:v>14224</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>597460</x:v>
+        <x:v>592205</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>41366</x:v>
+        <x:v>38160</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>33060</x:v>
+        <x:v>13234</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>605447</x:v>
+        <x:v>597460</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>41366</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>599237</x:v>
+        <x:v>605447</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>40244</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>491</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>33047</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>609186</x:v>
+        <x:v>599237</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>38438</x:v>
+        <x:v>40244</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>33036</x:v>
+        <x:v>33047</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>601147</x:v>
+        <x:v>609186</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>421</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>42359</x:v>
+        <x:v>38438</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
-      <x:c r="E306" s="14" t="s"/>
+      <x:c r="E306" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>484</x:v>
-[...1 lines deleted...]
-      <x:c r="H306" s="14" t="s"/>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="H306" s="14" t="s">
+        <x:v>564</x:v>
+      </x:c>
       <x:c r="I306" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>33036</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>635323</x:v>
+        <x:v>601147</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>42359</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>635324</x:v>
+        <x:v>635323</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>39606</x:v>
+        <x:v>42359</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
-      <x:c r="E308" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>33070</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>600163</x:v>
+        <x:v>635324</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>40853</x:v>
+        <x:v>39606</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>33035</x:v>
+        <x:v>33070</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>601348</x:v>
+        <x:v>600163</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>41128</x:v>
+        <x:v>40853</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>33035</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>599653</x:v>
+        <x:v>601348</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>41128</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
+      <x:c r="E311" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>633926</x:v>
+        <x:v>599653</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>38438</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>33036</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>638143</x:v>
+        <x:v>633926</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>41366</x:v>
+        <x:v>38438</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>33060</x:v>
+        <x:v>33036</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>624441</x:v>
+        <x:v>638143</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>572</x:v>
-[...1 lines deleted...]
-      <x:c r="C314" s="15" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C314" s="15" t="n">
+        <x:v>41366</x:v>
+      </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>574</x:v>
-[...1 lines deleted...]
-      <x:c r="J314" s="14" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="J314" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>33056</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="P314" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="Q314" s="16" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="R314" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="S314" s="14" t="n">
+        <x:v>624441</x:v>
+      </x:c>
+      <x:c r="T314" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="P314" s="14" t="s">
-[...11 lines deleted...]
-      <x:c r="T314" s="16" t="s">
+      <x:c r="U314" s="16" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>33056</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>635682</x:v>
+        <x:v>635658</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>33060</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>635670</x:v>
+        <x:v>635682</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>635680</x:v>
+        <x:v>635670</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>33056</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>635659</x:v>
+        <x:v>635680</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>33056</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>635660</x:v>
+        <x:v>635659</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>578</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>33056</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>635681</x:v>
+        <x:v>635660</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>33060</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>635668</x:v>
+        <x:v>635681</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>635669</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>15097</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>635604</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
@@ -21413,51 +21414,51 @@
       <x:c r="M324" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>15097</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>635595</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -21857,51 +21858,51 @@
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>636918</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -22350,51 +22351,51 @@
       <x:c r="M341" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>72901</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>632340</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -24481,51 +24482,51 @@
       <x:c r="M379" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>617899</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
@@ -24534,51 +24535,51 @@
       <x:c r="M380" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>617904</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38438</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -24643,51 +24644,51 @@
       <x:c r="M382" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>14472</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>613978</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
@@ -24922,51 +24923,51 @@
       <x:c r="M387" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>603787</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>677</x:v>
@@ -25156,51 +25157,51 @@
       <x:c r="M391" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>33036</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>608894</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
@@ -25272,51 +25273,51 @@
       <x:c r="M393" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>601525</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
@@ -25331,51 +25332,51 @@
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>609128</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -25388,51 +25389,51 @@
       <x:c r="M395" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>609129</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -25734,159 +25735,159 @@
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>609155</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38438</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>33036</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>602645</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>615319</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
@@ -25895,100 +25896,100 @@
       <x:c r="M404" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>590382</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>614419</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>37851</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
@@ -26003,51 +26004,51 @@
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>608620</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>41770</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26060,51 +26061,51 @@
       <x:c r="M407" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>33052</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>616628</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38438</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
@@ -26119,51 +26120,51 @@
       <x:c r="M408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>33036</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>609134</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>37851</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26210,51 +26211,51 @@
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>33056</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>599761</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
@@ -26341,51 +26342,51 @@
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>608686</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>41132</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26568,51 +26569,51 @@
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>611166</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>60</x:v>
@@ -26639,85 +26640,85 @@
         <x:v>599752</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>600796</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>39391</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -26789,51 +26790,51 @@
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>33052</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>616632</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
@@ -26908,51 +26909,51 @@
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>608670</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26962,51 +26963,51 @@
       <x:c r="M423" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>620382</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>26</x:v>
@@ -27130,396 +27131,381 @@
       <x:c r="M426" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>609149</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38438</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>33036</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>602646</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
-      <x:c r="E428" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>608634</x:v>
+        <x:v>609426</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>709</x:v>
-[...2 lines deleted...]
-        <x:v>710</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>601987</x:v>
+        <x:v>608634</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>340</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>73</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>33060</x:v>
+        <x:v>33002</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>608947</x:v>
+        <x:v>614418</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
-      <x:c r="E431" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>102</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>609152</x:v>
+        <x:v>613721</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>712</x:v>
-[...1 lines deleted...]
-      <x:c r="C432" s="15" t="s"/>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C432" s="15" t="n">
+        <x:v>37851</x:v>
+      </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>695</x:v>
-[...1 lines deleted...]
-      <x:c r="J432" s="14" t="s"/>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="J432" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>33002</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>695</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>614418</x:v>
+        <x:v>613758</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -27537,209 +27523,224 @@
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>615698</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>41366</x:v>
+        <x:v>36500</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
-      <x:c r="E434" s="14" t="s"/>
+      <x:c r="E434" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>609426</x:v>
+        <x:v>608947</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>604</x:v>
-[...1 lines deleted...]
-      <x:c r="C435" s="3" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C435" s="3" t="n">
+        <x:v>41366</x:v>
+      </x:c>
       <x:c r="D435" s="3" t="s"/>
+      <x:c r="E435" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H435" s="0" t="s">
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="J435" s="0" t="s">
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>613721</x:v>
+        <x:v>601987</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>37851</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
-      <x:c r="E436" s="14" t="s"/>
+      <x:c r="E436" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>613758</x:v>
+        <x:v>609152</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>37266</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28094,512 +28095,512 @@
       <x:c r="M443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>35014</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>586483</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>598740</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>598744</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>598655</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>15097</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>598659</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>598719</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>598738</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>598656</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>598737</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>598713</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>35030</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -28682,82 +28683,82 @@
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>589992</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38899</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>558683</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
@@ -28798,82 +28799,82 @@
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>588376</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38899</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>558685</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
@@ -29460,210 +29461,209 @@
         <x:v>545003</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>387</x:v>
-[...1 lines deleted...]
-      <x:c r="H468" s="14" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H468" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="I468" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>548738</x:v>
+        <x:v>545001</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>35030</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>35014</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>545001</x:v>
+        <x:v>551994</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
-        <x:v>35030</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>35014</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>551994</x:v>
+        <x:v>548738</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>39864</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -29802,516 +29802,513 @@
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>546525</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>35376</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>438</x:v>
-[...1 lines deleted...]
-      <x:c r="H474" s="14" t="s"/>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H474" s="14" t="s">
+        <x:v>492</x:v>
+      </x:c>
       <x:c r="I474" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>554314</x:v>
+        <x:v>554917</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>554842</x:v>
+        <x:v>549493</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>37748</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>488</x:v>
-[...1 lines deleted...]
-      <x:c r="H476" s="14" t="s"/>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H476" s="14" t="s">
+        <x:v>449</x:v>
+      </x:c>
       <x:c r="I476" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>33035</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>549493</x:v>
+        <x:v>555030</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>37748</x:v>
+        <x:v>35030</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>448</x:v>
-[...2 lines deleted...]
-        <x:v>449</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>33035</x:v>
+        <x:v>35014</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>555030</x:v>
+        <x:v>564256</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>35030</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>524</x:v>
-[...1 lines deleted...]
-      <x:c r="H478" s="14" t="s"/>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H478" s="14" t="s">
+        <x:v>349</x:v>
+      </x:c>
       <x:c r="I478" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>35014</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>564256</x:v>
+        <x:v>549285</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>348</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>549285</x:v>
+        <x:v>554314</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>545494</x:v>
+        <x:v>554842</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>35376</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>503</x:v>
-[...2 lines deleted...]
-        <x:v>492</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>554917</x:v>
+        <x:v>545494</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
@@ -30502,51 +30499,51 @@
       <x:c r="M485" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>589852</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>375</x:v>
@@ -30664,51 +30661,51 @@
         <x:v>454</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>545493</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
@@ -30837,51 +30834,51 @@
       <x:c r="G491" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>554316</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
@@ -31256,51 +31253,51 @@
       <x:c r="H498" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>35014</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>555828</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
@@ -31405,81 +31402,81 @@
       <x:c r="R500" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>546327</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38438</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>33036</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>558580</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
@@ -31497,51 +31494,51 @@
       <x:c r="J502" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>545492</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -31563,51 +31560,51 @@
       <x:c r="M503" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>546151</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
@@ -31777,51 +31774,51 @@
       <x:c r="G507" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>581037</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
@@ -31836,51 +31833,51 @@
       <x:c r="G508" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>584685</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
@@ -31968,51 +31965,51 @@
       <x:c r="M510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>612003</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -32247,51 +32244,51 @@
       <x:c r="M515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>33052</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>581461</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>37851</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -32304,51 +32301,51 @@
       <x:c r="M516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>576384</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>37851</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32358,51 +32355,51 @@
       <x:c r="M517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>578848</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>37851</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -32415,51 +32412,51 @@
       <x:c r="M518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>576386</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>41366</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32469,51 +32466,51 @@
       <x:c r="M519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>603394</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C520" s="15" t="s"/>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s"/>
       <x:c r="K520" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
@@ -32576,51 +32573,51 @@
       <x:c r="M521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>35014</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>569116</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -32739,51 +32736,51 @@
       <x:c r="M524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>33052</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>563574</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>39391</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -32813,133 +32810,133 @@
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>578617</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>38438</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>33036</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>521679</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>38438</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>33036</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>546788</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
@@ -33660,51 +33657,51 @@
       <x:c r="M540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>33036</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>521689</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>28</x:v>
@@ -33844,140 +33841,140 @@
         <x:v>514977</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38438</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>33036</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>513325</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>33002</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>224312</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s"/>
       <x:c r="K546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
@@ -33986,100 +33983,100 @@
       <x:c r="M546" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>33002</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>224314</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>33002</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>224311</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>