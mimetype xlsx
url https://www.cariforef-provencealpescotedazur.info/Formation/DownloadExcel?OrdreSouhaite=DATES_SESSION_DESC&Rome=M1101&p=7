--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -251,119 +251,119 @@
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet international</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des achats et de la supply chain (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre d'Etudes Européen Méditérranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEEME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Approvisionnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention gestion de production, logistique, achats</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 5 et plus</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion production</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours business international : achat et vente</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Achat</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des achats et de la supply chain (Apprentissage)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des achats et de la supply chain</x:t>
@@ -443,71 +443,71 @@
   <x:si>
     <x:t>Techniques et outils de la fonction d'acheteur</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Achats pour les non acheteurs</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
+    <x:t>Idev - Antenne Marignane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
-    <x:t>02/16/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Manager achats et supply chain (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôle qualité</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
@@ -524,114 +524,114 @@
   <x:si>
     <x:t>MONTFURON</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-CROIX-A-LAUZE</x:t>
   </x:si>
   <x:si>
     <x:t>VACHERES</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>EYGALIERES</x:t>
   </x:si>
   <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MARTIN-DE-CRAU</x:t>
+  </x:si>
+  <x:si>
     <x:t>REILLANNE</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
-    <x:t>MIRAMAS</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LA ROBINE-SUR-GALABRE</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Sage gestion commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>AUBENAS-LES-ALPES</x:t>
   </x:si>
   <x:si>
     <x:t>MONTJUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t>OPPEDETTE</x:t>
   </x:si>
   <x:si>
-    <x:t>AVIGNON</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-CHAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>AIGLUN</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain spécialisation management des achats (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
@@ -1838,389 +1838,389 @@
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>609576</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B11" s="0" t="s">
+      <x:c r="C11" s="3" t="n">
+        <x:v>38496</x:v>
+      </x:c>
+      <x:c r="D11" s="3" t="s"/>
+      <x:c r="E11" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C11" s="3" t="n">
-[...3 lines deleted...]
-      <x:c r="G11" s="0" t="s">
+      <x:c r="H11" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>31660</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>635320</x:v>
+        <x:v>608399</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>41622</x:v>
+        <x:v>38496</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s"/>
+      <x:c r="E12" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="H12" s="14" t="s"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>34024</x:v>
+        <x:v>31660</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>596759</x:v>
+        <x:v>608400</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>38496</x:v>
+        <x:v>42361</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>31660</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>608399</x:v>
+        <x:v>635320</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>38496</x:v>
+        <x:v>41622</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H14" s="14" t="s"/>
+      <x:c r="I14" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H14" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>31660</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="P14" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="Q14" s="16" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>608400</x:v>
+        <x:v>596759</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>596758</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>596757</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39987</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -2241,157 +2241,157 @@
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>609578</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>616046</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37131</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>616017</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2696,100 +2696,100 @@
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>623723</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>623638</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
@@ -2798,100 +2798,100 @@
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>623726</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>623725</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
@@ -2900,51 +2900,51 @@
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>623722</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
@@ -3022,120 +3022,120 @@
       <x:c r="I32" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>599936</x:v>
+        <x:v>599937</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>599937</x:v>
+        <x:v>599936</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -3609,51 +3609,51 @@
       <x:c r="K43" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>628457</x:v>
+        <x:v>628678</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>100</x:v>
@@ -3662,100 +3662,100 @@
       <x:c r="K44" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>628672</x:v>
+        <x:v>628679</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>628678</x:v>
+        <x:v>628457</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>100</x:v>
@@ -3764,51 +3764,51 @@
       <x:c r="K46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>628679</x:v>
+        <x:v>628672</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>101</x:v>
@@ -3968,100 +3968,100 @@
       <x:c r="K50" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>628423</x:v>
+        <x:v>628671</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>628430</x:v>
+        <x:v>628676</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>100</x:v>
@@ -4070,51 +4070,51 @@
       <x:c r="K52" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>628435</x:v>
+        <x:v>628032</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>101</x:v>
@@ -4172,100 +4172,100 @@
       <x:c r="K54" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>628671</x:v>
+        <x:v>628423</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>628676</x:v>
+        <x:v>628430</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>100</x:v>
@@ -4274,100 +4274,100 @@
       <x:c r="K56" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>628669</x:v>
+        <x:v>628435</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>628670</x:v>
+        <x:v>628669</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>100</x:v>
@@ -4376,100 +4376,100 @@
       <x:c r="K58" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>628681</x:v>
+        <x:v>628670</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>628693</x:v>
+        <x:v>628681</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>100</x:v>
@@ -4478,51 +4478,51 @@
       <x:c r="K60" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>628032</x:v>
+        <x:v>628693</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -4665,104 +4665,104 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>550749</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>555026</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>35462</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -4814,51 +4814,51 @@
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>578832</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
@@ -4933,100 +4933,100 @@
         <x:v>200</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>567250</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>70711</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>500093</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -5189,110 +5189,110 @@
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>506633</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>34249</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>506631</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">