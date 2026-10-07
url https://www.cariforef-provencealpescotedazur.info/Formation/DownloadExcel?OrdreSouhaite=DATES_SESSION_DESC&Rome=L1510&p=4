--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -464,84 +464,84 @@
   <x:si>
     <x:t>DN MADE mention animation</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>monteur audiovisuel et cinéma</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - 3IS Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>responsable de la création et de la production graphique et visuelle</x:t>
   </x:si>
   <x:si>
+    <x:t>e-artsup Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Art appliqué</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECV Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>e-artsup Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
-    <x:t>Art appliqué</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>Univ. de Toulon</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>ISTS</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée R Goscinny</x:t>
   </x:si>
   <x:si>
     <x:t>06340</x:t>
   </x:si>
   <x:si>
     <x:t>DRAP</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation numérique</x:t>
   </x:si>
@@ -2654,391 +2654,393 @@
       <x:c r="J28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>592818</x:v>
+        <x:v>592817</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>41255</x:v>
+        <x:v>40555</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>46072</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="Q29" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>606185</x:v>
+        <x:v>635288</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>40555</x:v>
+        <x:v>40183</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>46276</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="Q30" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="Q30" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>635288</x:v>
+        <x:v>592363</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40183</x:v>
+        <x:v>41661</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>46254</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>592363</x:v>
+        <x:v>571083</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>41661</x:v>
+        <x:v>40867</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>46257</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>571083</x:v>
+        <x:v>592818</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>41244</x:v>
+        <x:v>41255</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46072</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>616016</x:v>
+        <x:v>606185</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>40867</x:v>
+        <x:v>41244</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>45027</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>592817</x:v>
+        <x:v>616016</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>36949</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -3305,132 +3307,132 @@
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36533</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>599347</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36533</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>614624</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>