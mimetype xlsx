--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -188,59 +188,59 @@
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtrise des percussions orientales : daburka, riq, bendir</x:t>
   </x:si>
   <x:si>
     <x:t>Pratique instrumentale</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Musiques de l'Inde et Improvisation</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CURSUS Chants Bulgares : monodies et polyphonies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Étude du Oud</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>L’Art du Makam et l’éveil de la créativité modale</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La kora : l'héritage, les accords et techniques, la composition</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chants de la tradition séfarade judéo-espagnole : de l’Andalousie médiévale aux pays de l’ex-empire ottoman</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
@@ -395,77 +395,77 @@
   <x:si>
     <x:t>Chant Oriental</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Chant : développer sa technique vocale</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Gu Zheng, Cithare chinoise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chant médiéval</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Gu Zheng, Cithare chinoise</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Rythmes et improvisations dans la modalité perse et indienne</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/20/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Modalité et harmonisation dans le rébétiko</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Chant et respiration</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Oud oriental / master class</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Daf kurde</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rythmes, improvisation et création dans les musiques modales perses et indiennes</x:t>
@@ -587,164 +587,164 @@
   <x:si>
     <x:t>34230</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Formateur , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Chant choral</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac techno sciences et techniques du théâtre, de la musique et de la danse domaine musique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention acoustique et musicologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acoustique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe de 1re S2TMD sciences et techniques du théâtre, de la musique et de la danse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Thiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Musicien intervenant (DUMI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme national supérieur professionnel de musicien discipline instrumentiste chanteur domaine musiques classiques à contemporaines</x:t>
   </x:si>
   <x:si>
     <x:t>IESM</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 3 et 4</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CRR</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac techno sciences et techniques du théâtre, de la musique et de la danse domaine musique</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE CEDEX 03</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention acoustique et musicologie parcours musiques, technologies et humanités</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2027 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Artiste musicien des musiques actuelles (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Impulse</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Art spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Artiste musicien des musiques actuelles</x:t>
@@ -752,57 +752,57 @@
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mixage et mastering pro (heart sounds music) - Avancée</x:t>
   </x:si>
   <x:si>
     <x:t>Heart Sounds Music Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Pro Tools</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Production sonore avec la MAO (heart sounds music)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Techniques d'enregistrement et de mixage pour novices (heart sounds music)</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtriser Pro Tools - Enregistremement et mixage (Heart Sounds Music)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Production sonore avec la MAO (heart sounds music)</x:t>
   </x:si>
   <x:si>
     <x:t>Pro Tools bases</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Produire une oeuvre musicale sur Cubase 14</x:t>
   </x:si>
   <x:si>
     <x:t>Actions Globales d'Enseignement de Soutien Culturel et Artistique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AGESCA </x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Cubase</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
@@ -1637,121 +1637,121 @@
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>45082</x:v>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>581404</x:v>
+        <x:v>580977</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>45083</x:v>
+        <x:v>45082</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>580977</x:v>
+        <x:v>581404</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>25</x:v>
@@ -2463,51 +2463,51 @@
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>608288</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
@@ -2745,124 +2745,124 @@
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>45083</x:v>
+        <x:v>45082</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>638445</x:v>
+        <x:v>636912</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>45082</x:v>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>636912</x:v>
+        <x:v>638445</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -2887,144 +2887,144 @@
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>636176</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>586373</x:v>
+        <x:v>636174</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>636174</x:v>
+        <x:v>586373</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>25</x:v>
@@ -3651,51 +3651,51 @@
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>45094</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>626500</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -3741,51 +3741,51 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>626501</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
@@ -3848,51 +3848,51 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>636913</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
@@ -4060,150 +4060,150 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>586282</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>45083</x:v>
+        <x:v>45082</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>581433</x:v>
+        <x:v>554135</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>45082</x:v>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>554135</x:v>
+        <x:v>581433</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
@@ -4431,51 +4431,51 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>536105</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
@@ -4488,797 +4488,798 @@
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>536111</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C59" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="S59" s="0" t="n">
+        <x:v>594432</x:v>
+      </x:c>
+      <x:c r="T59" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="S59" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="C60" s="15" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C60" s="15" t="n">
+        <x:v>38996</x:v>
+      </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>45073</x:v>
+        <x:v>11486</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>594431</x:v>
+        <x:v>595479</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="I61" s="4" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>11486</x:v>
+        <x:v>45073</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>595478</x:v>
+        <x:v>597205</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>194</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>195</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="K62" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="L62" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M62" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N62" s="15" t="n">
+        <x:v>45073</x:v>
+      </x:c>
+      <x:c r="O62" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="P62" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="K62" s="14" t="s">
-[...11 lines deleted...]
-      <x:c r="O62" s="14" t="s">
+      <x:c r="Q62" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="P62" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>640083</x:v>
+        <x:v>594430</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="C63" s="3" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="n">
+        <x:v>41348</x:v>
+      </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J63" s="0" t="s">
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>597206</x:v>
+        <x:v>643576</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>41348</x:v>
+        <x:v>37687</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S64" s="14" t="n">
+        <x:v>597415</x:v>
+      </x:c>
+      <x:c r="T64" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="S64" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>206</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>195</x:v>
-[...2 lines deleted...]
-        <x:v>196</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="S65" s="0" t="n">
+        <x:v>594431</x:v>
+      </x:c>
+      <x:c r="T65" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="S65" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>595479</x:v>
+        <x:v>595478</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="C67" s="3" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="n">
+        <x:v>38996</x:v>
+      </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>45073</x:v>
+        <x:v>11486</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>594430</x:v>
+        <x:v>640083</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>594432</x:v>
+        <x:v>597206</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>597205</x:v>
+        <x:v>597204</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="C70" s="15" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C70" s="15" t="n">
+        <x:v>41348</x:v>
+      </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="J70" s="14" t="s"/>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="J70" s="14" t="s">
+        <x:v>196</x:v>
+      </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>597204</x:v>
+        <x:v>606191</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>630147</x:v>
+        <x:v>630150</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>630146</x:v>
+        <x:v>630151</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -5288,51 +5289,51 @@
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>630150</x:v>
+        <x:v>630152</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
@@ -5345,51 +5346,51 @@
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>630151</x:v>
+        <x:v>630196</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -5399,108 +5400,108 @@
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>630152</x:v>
+        <x:v>630197</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>630196</x:v>
+        <x:v>630146</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -5510,51 +5511,51 @@
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>630197</x:v>
+        <x:v>630147</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
@@ -5671,100 +5672,100 @@
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>71505</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>620983</x:v>
+        <x:v>621015</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>71505</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>620995</x:v>
+        <x:v>620983</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>222</x:v>
@@ -5773,51 +5774,51 @@
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>71505</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>621015</x:v>
+        <x:v>620995</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
@@ -5856,51 +5857,51 @@
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>71501</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>632791</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -5960,155 +5961,155 @@
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>45094</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>632788</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>598341</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>599182</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
@@ -6116,51 +6117,51 @@
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>45094</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>552020</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>259</x:v>
       </x:c>