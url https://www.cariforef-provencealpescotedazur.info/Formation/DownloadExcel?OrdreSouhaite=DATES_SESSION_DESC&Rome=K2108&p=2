--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -332,80 +332,80 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention psychologie clinique, psychopathologie et psychologie de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Psychogérontologie</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention psychologie clinique, psychopathologie et psychologie de la santé parcours psychopathologie intégrative et psychologie clinique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention histoire du droit et des institutions</x:t>
   </x:si>
   <x:si>
     <x:t>Institution politique</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention psychologie clinique, psychopathologie et psychologie de la santé parcours psychopathologie intégrative et psychologie clinique</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Créer, struturer et piloter son activité de formation indépendante</x:t>
   </x:si>
   <x:si>
     <x:t>Mpact</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Formateur , Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2026 00:00:00</x:t>
@@ -440,66 +440,66 @@
   <x:si>
     <x:t>Guiguichard - getalearn</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénierie formation pédagogie</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concevoir et animer une formation dans un espace collaboratif : Mural</x:t>
   </x:si>
   <x:si>
+    <x:t>Animer et évaluer sa formation avec Chat GPT</x:t>
+  </x:si>
+  <x:si>
     <x:t>Animer une formation en présentiel augmenté</x:t>
   </x:si>
   <x:si>
+    <x:t>VIDAUBAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Découvrir les modalités pédagogiques à l'ère du numérique</x:t>
+  </x:si>
+  <x:si>
     <x:t>LE LUC EN PROVENCE</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Animer une classe virtuelle engageante</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -2803,160 +2803,159 @@
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>591971</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>71</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38171</x:v>
+        <x:v>39022</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>13087</x:v>
+        <x:v>14411</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>597255</x:v>
+        <x:v>639504</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>39022</x:v>
+        <x:v>38171</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>91</x:v>
-[...2 lines deleted...]
-        <x:v>92</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>14411</x:v>
+        <x:v>13087</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>639504</x:v>
+        <x:v>597255</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3315,434 +3314,434 @@
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>602899</x:v>
+        <x:v>602956</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>602900</x:v>
+        <x:v>602887</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>602912</x:v>
+        <x:v>602896</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>602914</x:v>
+        <x:v>602915</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>602956</x:v>
+        <x:v>602899</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>602887</x:v>
+        <x:v>602900</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>602896</x:v>
+        <x:v>602912</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>602915</x:v>
+        <x:v>602914</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>117</x:v>
@@ -3755,51 +3754,51 @@
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>602886</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
@@ -3840,104 +3839,104 @@
       <x:c r="I53" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>602910</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>602958</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40525</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>131</x:v>
       </x:c>