--- v0 (2026-10-07)
+++ v1 (2026-10-08)
@@ -452,65 +452,65 @@
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Danse</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de professeur de danse option danse contemporaine</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>06/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Professeur de danse</x:t>
   </x:si>
   <x:si>
     <x:t>Formation formateur art</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de professeur de danse option danse classique</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
-    <x:t>06/29/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Musicien MAO, musiques électroniques</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle de la Musique - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>CFPM</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Musique assistée par ordinateur</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Musicien des musiques actuelles</x:t>
@@ -575,117 +575,117 @@
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention théâtre</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Art spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Musicien intervenant (DUMI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention cinéma et audiovisuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Son</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe de 1re S2TMD sciences et techniques du théâtre, de la musique et de la danse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours métiers de la production et de la réalisation</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
-    <x:t>Son</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation scolaire, universitaire</x:t>
-[...17 lines deleted...]
-    <x:t>master mention cinéma et audiovisuel</x:t>
+    <x:t>Master mention cinéma et audiovisuel parcours ingénierie de l'image et de la prise de vue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention cinéma et audiovisuel parcours ingénierie du son à l'image</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'État de professeur de danse option danse contemporaine</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Master mention cinéma et audiovisuel parcours ingénierie du son à l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours arts de la scène</x:t>
   </x:si>
   <x:si>
     <x:t>Arts plastiques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>master mention acoustique et musicologie</x:t>
   </x:si>
   <x:si>
     <x:t>Acoustique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
@@ -3148,205 +3148,204 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>629478</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>118</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>45085</x:v>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>635645</x:v>
+        <x:v>538725</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>129</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="J35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>45071</x:v>
+        <x:v>45085</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>638884</x:v>
+        <x:v>635645</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C36" s="15" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="n">
+        <x:v>40006</x:v>
+      </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>25</x:v>
-[...1 lines deleted...]
-      <x:c r="J36" s="14" t="s"/>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>45083</x:v>
+        <x:v>45071</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>538725</x:v>
+        <x:v>638884</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>96</x:v>
@@ -3443,51 +3442,51 @@
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>45085</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>626502</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
@@ -3852,51 +3851,51 @@
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>554135</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3973,51 +3972,51 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>621487</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
@@ -4129,51 +4128,51 @@
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>536110</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
@@ -4241,2113 +4240,2114 @@
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>536105</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>39404</x:v>
+        <x:v>41348</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>169</x:v>
-[...1 lines deleted...]
-      <x:c r="H54" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>45073</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="R54" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="S54" s="14" t="n">
+        <x:v>606191</x:v>
+      </x:c>
+      <x:c r="T54" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="R54" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>41348</x:v>
+        <x:v>39404</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>45073</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>606191</x:v>
+        <x:v>592096</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="B56" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J56" s="14" t="s"/>
+      <x:c r="K56" s="14" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="L56" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M56" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N56" s="15" t="n">
+        <x:v>45073</x:v>
+      </x:c>
+      <x:c r="O56" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="P56" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q56" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="R56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="J56" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>592096</x:v>
+        <x:v>597204</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>40006</x:v>
+        <x:v>39404</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>45071</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>592305</x:v>
+        <x:v>632990</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>185</x:v>
-[...1 lines deleted...]
-      <x:c r="C58" s="15" t="s"/>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C58" s="15" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="I58" s="16" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="J58" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="K58" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L58" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M58" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N58" s="15" t="n">
+        <x:v>46236</x:v>
+      </x:c>
+      <x:c r="O58" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="P58" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q58" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="H58" s="14" t="s"/>
-      <x:c r="I58" s="16" t="s">
+      <x:c r="R58" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S58" s="14" t="n">
+        <x:v>632985</x:v>
+      </x:c>
+      <x:c r="T58" s="16" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="U58" s="16" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...32 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>632985</x:v>
+        <x:v>632988</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>39404</x:v>
+        <x:v>40006</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>45071</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="R60" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="S60" s="14" t="n">
+        <x:v>592305</x:v>
+      </x:c>
+      <x:c r="T60" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="R60" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>640084</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>595479</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>592525</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>592796</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>597205</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38370</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>44542</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>597227</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>592074</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>592095</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>592304</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39705</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>44542</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>592174</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41348</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>643576</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>592075</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>592098</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B74" s="14" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>597206</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>592303</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>592309</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>641567</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>640080</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>592524</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>592306</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>592308</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>592310</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>592097</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>640085</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>632989</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>592797</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>595478</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>640083</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>632987</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>592307</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>209</x:v>
       </x:c>