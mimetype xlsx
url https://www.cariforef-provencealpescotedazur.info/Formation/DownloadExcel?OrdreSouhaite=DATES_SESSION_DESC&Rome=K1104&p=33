--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -422,62 +422,62 @@
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose et addictologie</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien en hypnose conversationnelle</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en hypnose conversationnelle</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Acquérir des compétences en art-thérapie / Danse-thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Alteractifs</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Art thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAUNEUF-DE-GADAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien 1 - Hypnose et communication ericksonienne - Initiale</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
@@ -1133,62 +1133,62 @@
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aide à la parentalité EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie enfant adolescent</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Victimologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urgence psychologique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Psychologie clinique et psychopathologie de l'adulte</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Praticien en constellations familiales et systémiques</x:t>
   </x:si>
   <x:si>
     <x:t>Psychanalyste EFPP 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie Clinique et Psychopathologie de l'enfant EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en sexothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Psychanalyste EFPP ( 2 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en Art Thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>ABA PRO 1 - Formation de 56h de Technicien Comportemental</x:t>
   </x:si>
   <x:si>
     <x:t>Aba Online</x:t>
@@ -1235,68 +1235,68 @@
   <x:si>
     <x:t>Praticien EMDR</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Protocole EMDR TAISA</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie alternative</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien en thérapie brèves - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Neurothérapie par Biofeedback-Neurofeedback  et approche complémentaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Neurosens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Biofeedback-Neurofeedback</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Neurosens</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Neurothérapie par Biofeedback-Neurofeedback  et approche complémentaires</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie clinique, psychopathologie et psychologie de la santé parcours psychopathologie intégrative et psychologie clinique</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Psychogérontologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
@@ -1310,50 +1310,53 @@
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention psychologie : neuropsychologie</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention psychologie du développement</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention psychologie : neuropsychologie parcours psychologie - neuropsychologie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention psychologie parcours psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>certificat d'aptitude aux fonctions de psychologue de l'éducation nationale spécialité éducation, développement et apprentissages</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie du développement parcours psychologie clinique du développement : enfance, adolescence, vieillissement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie du développement parcours psychologie des transitions : orientation, insertion, conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie : psychopathologie clinique psychanalytique parcours psychanalyse et psychopathologie</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EFPP 2ème année</x:t>
@@ -1370,53 +1373,50 @@
   <x:si>
     <x:t>master mention psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Médiateur artistique : organiser et conduire un atelier de médiation artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Profac</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention psychologie</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention psychologie : neuropsychologie parcours psychologie - neuropsychologie</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention psychologie clinique, psychopathologie et psychologie de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>master mention psychologie : psychopathologie clinique psychanalytique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie : psychopathologie clinique psychanalytique parcours psychothérapies psychanalytiques, humanistes, individuelles et groupales</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie parcours ergonomie : facteurs humains et ingénierie des systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>Analyste du comportement - ABA pro 3</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyste du comportement - ABA pro 2</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Autre public , Demandeur d'emploi , Salarié</x:t>
@@ -1502,77 +1502,77 @@
   <x:si>
     <x:t>06460</x:t>
   </x:si>
   <x:si>
     <x:t>Zoothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>ESCRAGNOLLES</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien spécialisé en danse-thérapie contemporaine : organiser un dispositif de danse-thérapie contemporaine</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habiletés Sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en psychothérapie - 1ére année</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction à l'Autisme et à l'ABA</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagner des personnes aux troubles invisibles (TSLA / troubles des apprentissages DYS, TDA/H, HPI, TSA)</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Formateur , Handicapé moteur , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestalt praticien post nouveau-départ</x:t>
   </x:si>
   <x:si>
     <x:t>Arnaud Sebal</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>03/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2028 00:00:00</x:t>
@@ -1667,75 +1667,75 @@
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Femme , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en thérapie cognitivo comportementale (TCC) et en sexothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PARCOURS THERAPIE DE COUPLE ET SEXOTHERAPIE EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Hypnose enfants et adolescents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metathesis Psynaps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maître praticien communication ericksonienne</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eki-Vie - Harmonika</x:t>
   </x:si>
   <x:si>
     <x:t>78730</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose</x:t>
   </x:si>
   <x:si>
-    <x:t>Metathesis Psynaps</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Module d’acquisition de compétences en médiation artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Enseignant , Salarié , Tout public</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Maître praticien communication ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien.ne de Neurofeedback Dynamique</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques d'hypnose appliquées à l'arrêt du tabac</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en thérapies brèves</x:t>
   </x:si>
   <x:si>
     <x:t>Way Inside</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>ALTHEN-DES-PALUDS</x:t>
   </x:si>
@@ -4322,142 +4322,142 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>629781</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>637824</x:v>
+        <x:v>632273</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>632273</x:v>
+        <x:v>637824</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
@@ -10441,127 +10441,127 @@
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>14414</x:v>
+        <x:v>14435</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>630700</x:v>
+        <x:v>632235</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>14435</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>632235</x:v>
+        <x:v>630700</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
@@ -10569,51 +10569,51 @@
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>635615</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>25</x:v>
@@ -10624,51 +10624,51 @@
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>14475</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>630695</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
@@ -10676,51 +10676,51 @@
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>630698</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>25</x:v>
@@ -10731,51 +10731,51 @@
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>630702</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
@@ -10838,51 +10838,51 @@
       <x:c r="M164" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>626347</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
@@ -10994,51 +10994,51 @@
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>14498</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>615401</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>25</x:v>
@@ -11049,51 +11049,51 @@
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>610014</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>26</x:v>
@@ -11101,51 +11101,51 @@
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>630693</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>25</x:v>
@@ -11312,51 +11312,51 @@
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>628112</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
@@ -11486,142 +11486,142 @@
         <x:v>632216</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>633947</x:v>
+        <x:v>638300</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>638300</x:v>
+        <x:v>633947</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
@@ -11946,1156 +11946,1153 @@
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>630121</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>39023</x:v>
+        <x:v>38991</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14403</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>639500</x:v>
+        <x:v>639502</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>14420</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>595838</x:v>
+        <x:v>630120</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="C188" s="15" t="s"/>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C188" s="15" t="n">
+        <x:v>39023</x:v>
+      </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>269</x:v>
-[...1 lines deleted...]
-      <x:c r="J188" s="14" t="s"/>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="J188" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>630120</x:v>
+        <x:v>639500</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>409</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>416</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14420</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>592014</x:v>
+        <x:v>595838</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>38992</x:v>
+        <x:v>39023</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>311</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>639506</x:v>
+        <x:v>592014</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>639507</x:v>
+        <x:v>639506</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>38989</x:v>
+        <x:v>38992</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>636184</x:v>
+        <x:v>639507</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C193" s="3" t="s"/>
+      <x:c r="C193" s="3" t="n">
+        <x:v>38989</x:v>
+      </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>397</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>630694</x:v>
+        <x:v>636184</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>14475</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>630697</x:v>
+        <x:v>630694</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C195" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>397</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14475</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>633103</x:v>
+        <x:v>630697</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>402</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>39025</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>415</x:v>
-[...1 lines deleted...]
-      <x:c r="H196" s="14" t="s"/>
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s">
+        <x:v>425</x:v>
+      </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>591978</x:v>
+        <x:v>633103</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39025</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>591979</x:v>
+        <x:v>591978</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39025</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>591981</x:v>
+        <x:v>591979</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>276</x:v>
-[...1 lines deleted...]
-      <x:c r="C199" s="3" t="s"/>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="n">
+        <x:v>39025</x:v>
+      </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="J199" s="0" t="s">
+        <x:v>397</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>630117</x:v>
+        <x:v>591981</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>14469</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>630114</x:v>
+        <x:v>630117</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14469</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>630116</x:v>
+        <x:v>630114</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>427</x:v>
-[...1 lines deleted...]
-      <x:c r="H202" s="14" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s">
+        <x:v>268</x:v>
+      </x:c>
       <x:c r="I202" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>638210</x:v>
+        <x:v>630116</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>432</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>415</x:v>
-[...2 lines deleted...]
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>635465</x:v>
+        <x:v>638210</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>266</x:v>
-[...1 lines deleted...]
-      <x:c r="C204" s="15" t="s"/>
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C204" s="15" t="n">
+        <x:v>39023</x:v>
+      </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>269</x:v>
-[...1 lines deleted...]
-      <x:c r="J204" s="14" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="J204" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>43079</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>630115</x:v>
+        <x:v>635465</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>433</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>313</x:v>
-[...2 lines deleted...]
-        <x:v>397</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>14403</x:v>
+        <x:v>43079</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>639502</x:v>
+        <x:v>630115</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>39022</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
@@ -13286,88 +13283,88 @@
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>639509</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>39025</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>591980</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>366</x:v>
@@ -13489,51 +13486,51 @@
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>14297</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>631121</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>228</x:v>
@@ -13552,51 +13549,51 @@
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>626762</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
@@ -13654,51 +13651,51 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>629715</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
@@ -14492,51 +14489,51 @@
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>625878</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
@@ -14548,936 +14545,934 @@
       <x:c r="R233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>625877</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>630239</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>14469</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>623891</x:v>
+        <x:v>625769</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>366</x:v>
-[...1 lines deleted...]
-      <x:c r="H236" s="14" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s">
+        <x:v>268</x:v>
+      </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14469</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>629206</x:v>
+        <x:v>623891</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>623894</x:v>
+        <x:v>629206</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>43079</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>623892</x:v>
+        <x:v>623894</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>43079</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>623895</x:v>
+        <x:v>619001</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43079</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>623893</x:v>
+        <x:v>623892</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>623896</x:v>
+        <x:v>623895</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>366</x:v>
-[...1 lines deleted...]
-      <x:c r="H242" s="14" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s">
+        <x:v>268</x:v>
+      </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>629205</x:v>
+        <x:v>623893</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>43079</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>619001</x:v>
+        <x:v>623896</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>267</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>623901</x:v>
+        <x:v>629205</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>603516</x:v>
+        <x:v>623901</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>182</x:v>
-[...1 lines deleted...]
-      <x:c r="H246" s="14" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H246" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>612768</x:v>
+        <x:v>603516</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>14469</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>619002</x:v>
+        <x:v>612768</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>14469</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>618999</x:v>
+        <x:v>619002</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>618996</x:v>
+        <x:v>618999</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>618842</x:v>
+        <x:v>618996</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>486</x:v>
@@ -15485,106 +15480,106 @@
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>618998</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>625769</x:v>
+        <x:v>618842</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>283</x:v>
@@ -15592,51 +15587,51 @@
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>618997</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -15647,62 +15642,62 @@
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>619000</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
@@ -15924,51 +15919,51 @@
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>621510</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
@@ -16631,51 +16626,51 @@
         <x:v>509</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>614991</x:v>
       </x:c>
@@ -16826,51 +16821,51 @@
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>585296</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
@@ -17049,237 +17044,237 @@
         <x:v>516</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>600764</x:v>
+        <x:v>611196</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>613049</x:v>
+        <x:v>600764</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>613051</x:v>
+        <x:v>613049</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>611196</x:v>
+        <x:v>613051</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>269</x:v>
@@ -17668,51 +17663,51 @@
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>602518</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
@@ -17720,248 +17715,249 @@
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>602519</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>602514</x:v>
+        <x:v>611917</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>602515</x:v>
+        <x:v>602514</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>602522</x:v>
+        <x:v>602515</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H297" s="0" t="s">
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>611917</x:v>
+        <x:v>602522</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -18200,651 +18196,651 @@
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>588469</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>14469</x:v>
+        <x:v>14420</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>612058</x:v>
+        <x:v>587865</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>598444</x:v>
+        <x:v>587856</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14456</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>598450</x:v>
+        <x:v>598444</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>15013</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>587860</x:v>
+        <x:v>598450</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>15013</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>588279</x:v>
+        <x:v>587860</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>602682</x:v>
+        <x:v>588279</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H309" s="0" t="s">
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>614716</x:v>
+        <x:v>602682</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>14420</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>587865</x:v>
+        <x:v>614716</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>14456</x:v>
+        <x:v>14469</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>587856</x:v>
+        <x:v>612058</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>598451</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>598452</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>598480</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>267</x:v>
@@ -19029,339 +19025,339 @@
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>602685</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>598453</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>598478</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>587855</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>611669</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>598443</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>598445</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>546</x:v>
@@ -19393,77 +19389,77 @@
       <x:c r="R325" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>614623</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>598442</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>211</x:v>
@@ -19546,279 +19542,279 @@
         <x:v>463</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>622985</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>598477</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>598479</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>587854</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>15013</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>587858</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>15013</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>587859</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
@@ -19863,51 +19859,51 @@
         <x:v>554</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>598944</x:v>
       </x:c>
@@ -20346,51 +20342,51 @@
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>598965</x:v>
       </x:c>
@@ -20398,51 +20394,51 @@
         <x:v>555</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>598946</x:v>
       </x:c>
@@ -21233,51 +21229,51 @@
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>598025</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
@@ -21329,51 +21325,51 @@
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>570534</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
@@ -21381,95 +21377,95 @@
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>14475</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>570537</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>39025</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>583214</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
@@ -21492,205 +21488,205 @@
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>577221</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>573783</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>590159</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>598666</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>268</x:v>
@@ -22150,129 +22146,129 @@
       <x:c r="R377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>543148</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>535893</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>564158</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -22412,78 +22408,78 @@
         <x:v>160</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>572412</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>535904</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -22623,131 +22619,131 @@
         <x:v>160</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>490425</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>495568</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>495575</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>