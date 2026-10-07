--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -704,111 +704,111 @@
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de spécialisation services numériques aux organisations (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureautique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Sainte Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation services numériques aux organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Côteaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Claret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
-    <x:t>Certificat de spécialisation services numériques aux organisations</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LPO Ste-Marie</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional Les Coteaux</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
@@ -3190,275 +3190,275 @@
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>618223</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>37682</x:v>
+        <x:v>40799</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>618037</x:v>
+        <x:v>618048</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>35295</x:v>
+        <x:v>37682</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>618206</x:v>
+        <x:v>618212</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>618212</x:v>
+        <x:v>618037</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>40799</x:v>
+        <x:v>35295</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>618048</x:v>
+        <x:v>618206</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40799</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -3707,51 +3707,51 @@
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>577387</x:v>
+        <x:v>628870</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
@@ -3766,51 +3766,51 @@
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>628870</x:v>
+        <x:v>577387</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -4301,159 +4301,159 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>628860</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>37682</x:v>
+        <x:v>35295</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>628826</x:v>
+        <x:v>577367</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>35295</x:v>
+        <x:v>37682</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>577367</x:v>
+        <x:v>628826</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
@@ -5246,144 +5246,144 @@
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>577378</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>628852</x:v>
+        <x:v>628818</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>628818</x:v>
+        <x:v>628852</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
@@ -6854,159 +6854,159 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>589744</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>40799</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>589770</x:v>
+        <x:v>624017</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40799</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>624017</x:v>
+        <x:v>589770</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -7883,737 +7883,740 @@
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>592357</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>180</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>40116</x:v>
+        <x:v>41844</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s"/>
+      <x:c r="E110" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>206</x:v>
-[...1 lines deleted...]
-      <x:c r="H110" s="14" t="s"/>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s">
+        <x:v>213</x:v>
+      </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>592356</x:v>
+        <x:v>609835</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>41844</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>627909</x:v>
+        <x:v>596239</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>41844</x:v>
+        <x:v>40116</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>15052</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>609835</x:v>
+        <x:v>592353</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>40116</x:v>
+        <x:v>40799</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>592353</x:v>
+        <x:v>602869</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>40799</x:v>
+        <x:v>37682</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>602869</x:v>
+        <x:v>602872</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41844</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>596239</x:v>
+        <x:v>596240</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>37682</x:v>
+        <x:v>40116</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>602872</x:v>
+        <x:v>592359</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>41844</x:v>
+        <x:v>40116</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>15052</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>596240</x:v>
+        <x:v>592356</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>40116</x:v>
+        <x:v>41844</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>592359</x:v>
+        <x:v>627909</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>607736</x:v>
+        <x:v>602871</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>35517</x:v>
+        <x:v>37682</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>15052</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>608280</x:v>
+        <x:v>607736</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>37682</x:v>
+        <x:v>35517</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>602871</x:v>
+        <x:v>608280</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -8861,210 +8864,210 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>576751</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>37681</x:v>
+        <x:v>37682</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>576759</x:v>
+        <x:v>628857</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>37682</x:v>
+        <x:v>37681</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>628823</x:v>
+        <x:v>576759</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>628857</x:v>
+        <x:v>628823</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
@@ -10542,51 +10545,51 @@
       <x:c r="J155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>583853</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">