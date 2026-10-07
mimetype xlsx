--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -464,122 +464,122 @@
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Grande distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Draguignan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie Vaucluse Provence Industries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire d'unité commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Inova Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
@@ -707,81 +707,81 @@
   <x:si>
     <x:t>Titre professionnel manager d'unité marchande</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable commerce retail (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'unité marchande (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
@@ -2105,154 +2105,154 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>641810</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>41853</x:v>
+        <x:v>41852</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>633384</x:v>
+        <x:v>642457</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>41852</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>642457</x:v>
+        <x:v>633384</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -3027,276 +3027,276 @@
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>601011</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>40675</x:v>
+        <x:v>36141</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>34587</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>608798</x:v>
+        <x:v>602191</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>36141</x:v>
+        <x:v>40675</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>34587</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="Q31" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>596579</x:v>
+        <x:v>608798</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="H32" s="14" t="s">
+      <x:c r="I32" s="16" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>602876</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
-      <x:c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>149</x:v>
-[...1 lines deleted...]
-      <x:c r="H33" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>602191</x:v>
+        <x:v>596579</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
@@ -3311,51 +3311,51 @@
       <x:c r="L34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>616542</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -3368,51 +3368,51 @@
       <x:c r="L35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>601495</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
@@ -3427,114 +3427,114 @@
       <x:c r="L36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>616560</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="H37" s="0" t="s">
+      <x:c r="I37" s="4" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>602344</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>165</x:v>
@@ -3548,111 +3548,111 @@
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>603512</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>608796</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>168</x:v>
@@ -3660,60 +3660,60 @@
       <x:c r="I40" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>608035</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -3729,51 +3729,51 @@
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>603510</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>93</x:v>
@@ -4271,524 +4271,523 @@
       <x:c r="J51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>607484</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>38676</x:v>
+        <x:v>41852</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>613754</x:v>
+        <x:v>616558</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>41853</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
-      <x:c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>616526</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>41853</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>616529</x:v>
+        <x:v>608678</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>41853</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>218</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>616535</x:v>
+        <x:v>613754</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="Q56" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="Q56" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>616539</x:v>
+        <x:v>616526</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>37787</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>608678</x:v>
+        <x:v>616529</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>41852</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>87</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>616558</x:v>
+        <x:v>616535</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>37787</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>613746</x:v>
+        <x:v>616539</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -4863,51 +4862,51 @@
       <x:c r="M61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>545202</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -5040,111 +5039,111 @@
       <x:c r="M64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>547120</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>555931</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>169</x:v>
@@ -5152,60 +5151,60 @@
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>549371</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5279,51 +5278,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>552286</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5355,93 +5354,93 @@
         <x:v>550546</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>549598</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
@@ -5542,139 +5541,139 @@
       <x:c r="U72" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>555932</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>548555</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5696,51 +5695,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>567801</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5884,81 +5883,81 @@
       <x:c r="S78" s="14" t="n">
         <x:v>552951</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>548557</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35233</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
@@ -5993,264 +5992,264 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>587438</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38676</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>578844</x:v>
+        <x:v>578836</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>578836</x:v>
+        <x:v>578844</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>546936</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>551901</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>