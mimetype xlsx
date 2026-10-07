--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -410,102 +410,102 @@
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Adjoint manager d'univers marchand (POEC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente spécialisée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de commerces et de la distribution (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Grande distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
@@ -2905,162 +2905,162 @@
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>633382</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C28" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F28" s="14" t="s"/>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F28" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
       <x:c r="G28" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s"/>
+      <x:c r="K28" s="14" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>34587</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="P28" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="R28" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="P28" s="14" t="s">
+      <x:c r="S28" s="14" t="n">
+        <x:v>633577</x:v>
+      </x:c>
+      <x:c r="T28" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="Q28" s="16" t="s">
+      <x:c r="U28" s="16" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>124</x:v>
-[...1 lines deleted...]
-      <x:c r="C29" s="3" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>40675</x:v>
+      </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F29" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>34587</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="P29" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>633577</x:v>
+        <x:v>601011</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>132</x:v>
@@ -3142,146 +3142,146 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>596579</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>608798</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>602876</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
@@ -3371,51 +3371,51 @@
       <x:c r="M35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>601495</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
@@ -3430,93 +3430,93 @@
       <x:c r="M36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>616560</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>602344</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
@@ -3740,84 +3740,84 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>603510</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>633578</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
@@ -3869,51 +3869,51 @@
       <x:c r="U43" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -3923,51 +3923,51 @@
       <x:c r="T44" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>41712</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -4344,384 +4344,384 @@
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>616558</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>41852</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
-      <x:c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>609214</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s"/>
+      <x:c r="E54" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>613746</x:v>
+        <x:v>608678</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>37787</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>608678</x:v>
+        <x:v>613754</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>38676</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s"/>
+      <x:c r="E56" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>613754</x:v>
+        <x:v>616526</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>616526</x:v>
+        <x:v>616529</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>214</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>616529</x:v>
+        <x:v>616535</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -4737,118 +4737,116 @@
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>616535</x:v>
+        <x:v>616539</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>41853</x:v>
+        <x:v>41852</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>616539</x:v>
+        <x:v>609214</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -5285,332 +5283,333 @@
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>552286</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>38676</x:v>
+        <x:v>35233</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>588115</x:v>
+        <x:v>587438</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>588116</x:v>
+        <x:v>588115</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
-      <x:c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>552951</x:v>
+        <x:v>588116</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>36141</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>131</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>548557</x:v>
+        <x:v>552951</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>35233</x:v>
+        <x:v>36141</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H73" s="0" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>587438</x:v>
+        <x:v>548557</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>133</x:v>
@@ -6006,51 +6005,51 @@
       <x:c r="T80" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>68</x:v>
       </x:c>