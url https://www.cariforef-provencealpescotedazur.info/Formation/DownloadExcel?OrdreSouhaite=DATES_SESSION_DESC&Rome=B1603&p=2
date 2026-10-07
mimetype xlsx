--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -1578,329 +1578,329 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>607609</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>36336</x:v>
+        <x:v>37381</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>45529</x:v>
+        <x:v>21752</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>595855</x:v>
+        <x:v>596834</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>37381</x:v>
+        <x:v>36336</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>21752</x:v>
+        <x:v>45529</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>596834</x:v>
+        <x:v>595854</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>36336</x:v>
+        <x:v>37381</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
+      <x:c r="E15" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>45529</x:v>
+        <x:v>21752</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>595854</x:v>
+        <x:v>617420</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>37381</x:v>
+        <x:v>36336</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>21752</x:v>
+        <x:v>45529</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>617420</x:v>
+        <x:v>607610</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
-      <x:c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>607610</x:v>
+        <x:v>595855</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37381</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -2578,51 +2578,51 @@
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>580972</x:v>
+        <x:v>580974</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
@@ -2637,51 +2637,51 @@
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>580974</x:v>
+        <x:v>580972</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>