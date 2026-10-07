--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -332,122 +332,122 @@
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Guide fiLes et serres fiLes</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Évacuation site</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent de sécurité renforcé armé de catégorie D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Si Région Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Devenir formateur prévention des incendies et évacuation</x:t>
   </x:si>
   <x:si>
     <x:t>Ma Prev en Jeu - Maryline Jasek</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
-    <x:t>Agent de sécurité renforcé armé de catégorie D</x:t>
-[...11 lines deleted...]
-    <x:t>VILLENEUVE-LOUBET</x:t>
+    <x:t>Manipulation extincteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atout Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOS-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Équipier de première intervention (EPI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athéna Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>MAC APR - Maitien et actualisation des compétences d'agent de protection rapprochée</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale , Tout public</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Ajout ou Remplacement de chien sur la carte professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Als Naille Cyno</x:t>
   </x:si>
   <x:si>
     <x:t>13510</x:t>
   </x:si>
   <x:si>
     <x:t>EGUILLES</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jpm Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>38640</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
@@ -695,72 +695,72 @@
   <x:si>
     <x:t>10/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Techniqual</x:t>
   </x:si>
   <x:si>
     <x:t>13480</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Opérateur en vidéoprotection - Module complémentaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAC Vidéoprotection - Maintien et Actualisation des Compétences Vidéoprotection</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>SEILLONS-SOURCE-D'ARGENS</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Direct Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
@@ -2033,51 +2033,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>608272</x:v>
+        <x:v>608273</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
@@ -2090,51 +2090,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>608273</x:v>
+        <x:v>608272</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
@@ -2208,400 +2208,402 @@
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>576702</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C17" s="3" t="s"/>
+      <x:c r="C17" s="3" t="n">
+        <x:v>37616</x:v>
+      </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
+      <x:c r="J17" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>42872</x:v>
+        <x:v>23641</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>623044</x:v>
+        <x:v>585295</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="H18" s="14" t="s"/>
+      <x:c r="H18" s="14" t="s">
+        <x:v>93</x:v>
+      </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>23641</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>585295</x:v>
+        <x:v>608802</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>42822</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>585305</x:v>
+        <x:v>623044</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>585303</x:v>
+        <x:v>612978</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="C21" s="3" t="s"/>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C21" s="3" t="n">
+        <x:v>40385</x:v>
+      </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>42872</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>609294</x:v>
+        <x:v>585303</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>608802</x:v>
+        <x:v>609294</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>42872</x:v>
+        <x:v>42822</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>612978</x:v>
+        <x:v>585305</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>113</x:v>
@@ -2751,51 +2753,51 @@
       <x:c r="U26" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38200</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>597450</x:v>
       </x:c>
@@ -3044,51 +3046,51 @@
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39086</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>600362</x:v>
       </x:c>
@@ -3578,84 +3580,84 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>624137</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37616</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>23641</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>623985</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
@@ -4044,51 +4046,51 @@
       <x:c r="G50" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>23641</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>623989</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
@@ -4285,152 +4287,153 @@
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>619903</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s"/>
+      <x:c r="C55" s="3" t="n">
+        <x:v>37737</x:v>
+      </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="J55" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>42822</x:v>
+        <x:v>42801</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="Q55" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="R55" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="S55" s="0" t="n">
+        <x:v>628763</x:v>
+      </x:c>
+      <x:c r="T55" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="Q55" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>42801</x:v>
+        <x:v>42822</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>628763</x:v>
+        <x:v>639535</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
@@ -4915,82 +4918,82 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>643367</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37616</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>23641</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>643362</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">